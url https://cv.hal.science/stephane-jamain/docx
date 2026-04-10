--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
+                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Troudet</w:t>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barau</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406311v1</w:t>
+                <w:t xml:space="preserve">hal-05212979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
+                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212979v1</w:t>
+                <w:t xml:space="preserve">hal-05406311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium response in bipolar disorder is associated with focal adhesion and PI3K-Akt networks: a multi-omics replication study</w:t>
               </w:r>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two polygenic mouse models of major depressive disorders identify TMEM161B as a potential biomarker of disease in humans</w:t>
+                <w:t xml:space="preserve">Polygenic and Polyenvironment Interplay in Schizophrenia-Spectrum Disorder and Affective Psychosis; the EUGEI First Episode Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+                <w:t xml:space="preserve">Victoria Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Altersitz</w:t>
+                <w:t xml:space="preserve">Luis Alameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Latapie</w:t>
+                <w:t xml:space="preserve">Monica Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elari Rizkallah</w:t>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+                <w:t xml:space="preserve">Giulia Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49, pp.1129-1139. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-024-01811-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbae207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04444848v1</w:t>
+                <w:t xml:space="preserve">hal-04906646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic and Polyenvironment Interplay in Schizophrenia-Spectrum Disorder and Affective Psychosis; the EUGEI First Episode Study</w:t>
+                <w:t xml:space="preserve">Two polygenic mouse models of major depressive disorders identify TMEM161B as a potential biomarker of disease in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rodriguez</w:t>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alameda</w:t>
+                <w:t xml:space="preserve">Claire Altersitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Aas</w:t>
+                <w:t xml:space="preserve">Violaine Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+                <w:t xml:space="preserve">Elari Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Trotta</w:t>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.1129-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbae207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-024-01811-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906646v1</w:t>
+                <w:t xml:space="preserve">inserm-04444848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human VGLUT3-pT8I mutation elicits uneven striatal DA signaling, food or drug maladaptive consumption in male mice</w:t>
               </w:r>
@@ -1038,338 +1038,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a gene expression signature to identify trimetazidine for repurposing to treat bipolar depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Gutiérrez-Fragoso</w:t>
+                <w:t xml:space="preserve">Chiara Bortolasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mazda Adli</w:t>
+                <w:t xml:space="preserve">Srisaiyini Kidnapillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briana Spolding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3068352/v1⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04198049v1</w:t>
+                <w:t xml:space="preserve">inserm-04060062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a gene expression signature to identify trimetazidine for repurposing to treat bipolar depression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Briana Spolding</w:t>
+                <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Truong</w:t>
+                <w:t xml:space="preserve">Karina Gutiérrez-Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Connor</w:t>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.rs.3.rs-3068352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.13319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3068352/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04060062v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04198049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw T Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,103 +1446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risperidone response in patients with schizophrenia drives DNA methylation changes in immune and neuronal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1574,766 +1574,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Emotion Recognition in Psychosis and Associations With Polygenic Risk for Schizophrenia: Findings From the Multi-Center EU-GEI Case–Control Study</w:t>
+                <w:t xml:space="preserve">Transcriptome Meta-Analysis Confirms the Hidradenitis Suppurativa Pathogenic Triad: Upregulated Inflammation, Altered Epithelial Organization, and Dysregulated Metabolic Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Tripoli</w:t>
+                <w:t xml:space="preserve">Ana Sofia Lima Estevao de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Quattrone</w:t>
+                <w:t xml:space="preserve">Giovanna Bloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ferraro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+                <w:t xml:space="preserve">Chiara Moltrasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina La Cascia</w:t>
+                <w:t xml:space="preserve">Antonio Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Agrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac022⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12101371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04197606v1</w:t>
+                <w:t xml:space="preserve">inserm-04197695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multiple polygenic risk scores for distinguishing schizophrenia-spectrum disorder and affective psychosis categories in a first-episode sample; the EU-GEI study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Cearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0033291721005456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197682v1</w:t>
+                <w:t xml:space="preserve">hal-03786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Cearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 220 (4), pp.219-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03847149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Meta-Analysis Confirms the Hidradenitis Suppurativa Pathogenic Triad: Upregulated Inflammation, Altered Epithelial Organization, and Dysregulated Metabolic Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Sofia Lima Estevao de Oliveira</w:t>
+                <w:t xml:space="preserve">Use of multiple polygenic risk scores for distinguishing schizophrenia-spectrum disorder and affective psychosis categories in a first-episode sample; the EU-GEI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Bloise</w:t>
+                <w:t xml:space="preserve">Diego Quattrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Moltrasio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Almerinda Agrelli</w:t>
+                <w:t xml:space="preserve">Giada Tripoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12101371⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (8), pp.3396 - 3405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0033291721005456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197695v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04197682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Frank</w:t>
+                <w:t xml:space="preserve">Facial Emotion Recognition in Psychosis and Associations With Polygenic Risk for Schizophrenia: Findings From the Multi-Center EU-GEI Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Tripoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina La Cascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.1104 - 1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786758v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw T Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04197690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening telomere is associated with psychotic dimensions in the general population</w:t>
+                <w:t xml:space="preserve">CADPS functional mutations in patients with bipolar disorder increase the sensitivity to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+                <w:t xml:space="preserve">Jeremy Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Corfdir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Dennis Nestvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
+                <w:t xml:space="preserve">Caroline Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Maciuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.02.030⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.1145-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04197672v1</w:t>
+                <w:t xml:space="preserve">inserm-03709071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADPS functional mutations in patients with bipolar disorder increase the sensitivity to stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shortening telomere is associated with psychotic dimensions in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kappeler</w:t>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nicolas</w:t>
+                <w:t xml:space="preserve">Cécile Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Maciuba</w:t>
+                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.1145-1157. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.470-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03709071v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04197672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desloratadine, an FDA-approved Cationic Amphiphilic Drug, Inhibits SARS-CoV-2 Infection in Cell Culture and Primary Human Nasal Epithelial Cells by Blocking Viral Entry</w:t>
               </w:r>
@@ -2914,987 +2914,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des gènes circadiens à la sémiologie psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Vaugeois</w:t>
+                <w:t xml:space="preserve">Nicolas A. Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (4), pp.334-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084424v1</w:t>
+                <w:t xml:space="preserve">hal-03218467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of age and polarity at onset in bipolar disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study of more than 40,000 bipolar disorder cases provides new insights into the underlying biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loes Olde Loohuis</w:t>
+                <w:t xml:space="preserve">Niamh Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Vreeker</w:t>
+                <w:t xml:space="preserve">Andreas Forstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mcquillin</w:t>
+                <w:t xml:space="preserve">Kevin O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Stahl</w:t>
+                <w:t xml:space="preserve">Brandon Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2021.102⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00857-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03827490v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of more than 40,000 bipolar disorder cases provides new insights into the underlying biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niamh Mullins</w:t>
+                <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Forstner</w:t>
+                <w:t xml:space="preserve">Liping Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin O'Connell</w:t>
+                <w:t xml:space="preserve">Scott Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Coombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Coleman</w:t>
+                <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00857-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-020-0689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854548v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+                <w:t xml:space="preserve">Characterisation of age and polarity at onset in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Hou</w:t>
+                <w:t xml:space="preserve">Loes Olde Loohuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Clark</w:t>
+                <w:t xml:space="preserve">Annabel Vreeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Papiol</w:t>
+                <w:t xml:space="preserve">Andrew Mcquillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-020-0689-5⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219 (6), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2021.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03130374v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03827490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des gènes circadiens à la sémiologie psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A. Bonfils</w:t>
+                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
+                <w:t xml:space="preserve">Jean‐marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179 (4), pp.334-337. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.645-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218467v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No alteration of leukocyte telomere length in first episode psychosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
+                <w:t xml:space="preserve">HLA-DRB1 and HLA-DQB1 genetic diversity modulates response to lithium in bipolar affective disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard T Baune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2021.113941⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337995v1</w:t>
+                <w:t xml:space="preserve">hal-03500675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1 and HLA-DQB1 genetic diversity modulates response to lithium in bipolar affective disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+                <w:t xml:space="preserve">No alteration of leukocyte telomere length in first episode psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.113941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97140-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2021.113941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500675v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.606. </w:t>
@@ -3932,389 +3932,363 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), pp.645-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Réjane Troudet</w:t>
+                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-020-0703-2⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03130159v1</w:t>
+                <w:t xml:space="preserve">inserm-03198220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia: Developmental Variability Interacts with Risk Factors to Cause the Disorder: Nonspecific Variability-Enhancing Factors Combine with Specific Risk Factors to Cause Schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie ter Hark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Schijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Szoke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+                <w:t xml:space="preserve">Bochao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (11), pp.2000038. </w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.524-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.202000038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0269881120907972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03130600v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of common and rare damaging variants in familial forms of bipolar disorder and phenotypic outcome</w:t>
               </w:r>
@@ -4339,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Wajsbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4428,265 +4402,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
+                <w:t xml:space="preserve">Schizophrenia: Developmental Variability Interacts with Risk Factors to Cause the Disorder: Nonspecific Variability-Enhancing Factors Combine with Specific Risk Factors to Cause Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie ter Hark</w:t>
+                <w:t xml:space="preserve">Andrei Szoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881120907972⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (11), pp.2000038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03130632v1</w:t>
+                <w:t xml:space="preserve">inserm-03130600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Winter Van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (10), pp.1637-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-020-0703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03198220v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Serum NMDA Receptor Antibodies and Response to Antipsychotic Treatment in First-Episode Psychosis</w:t>
               </w:r>
@@ -4800,295 +4800,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03198357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of VGLUT3 in laboratory mouse strains: Impact on drug-induced hyperlocomotion and anxiety-related behaviors</w:t>
+                <w:t xml:space="preserve">Genome-wide association study identifies 30 loci associated with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana y Sakae</w:t>
+                <w:t xml:space="preserve">Eli A Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+                <w:t xml:space="preserve">Gerome Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+                <w:t xml:space="preserve">Andreas J Forstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mcquillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Poirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (5), pp.793-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbb.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0397-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189355v1</w:t>
+                <w:t xml:space="preserve">inserm-04685993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identifies 30 loci associated with bipolar disorder</w:t>
+                <w:t xml:space="preserve">Differential expression of VGLUT3 in laboratory mouse strains: Impact on drug-induced hyperlocomotion and anxiety-related behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli A Stahl</w:t>
+                <w:t xml:space="preserve">Diana y Sakae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerome Breen</w:t>
+                <w:t xml:space="preserve">Lauriane Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas J Forstner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mcquillin</w:t>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ripke</w:t>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (5), pp.793-803. </w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0397-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04685993v1</w:t>
+                <w:t xml:space="preserve">hal-02189355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Stratification and prediction of remission in first-episode psychosis patients: the OPTiMiSE cohort study</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5336,338 +5336,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Papiol</w:t>
+                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verneri Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Finucane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854545v1</w:t>
+                <w:t xml:space="preserve">cea-01870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Bras</w:t>
+                <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01870483v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Influence of microRNAs in Lithium Response in Bipolar Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Forstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaouida Bengoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,429 +5872,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01857935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Bipolar Disorder Vulnerable Gene CHDH at 3p21.1</w:t>
+                <w:t xml:space="preserve">Disruption of melatonin synthesis is associated with impaired 14-3-3 and miR-451 levels in patients with autism spectrum disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Chang</w:t>
+                <w:t xml:space="preserve">Cécile Pagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingyi Li</w:t>
+                <w:t xml:space="preserve">Hany Goubran-Botros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Peng</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grigoroiu-Serbanescu</w:t>
+                <w:t xml:space="preserve">Marion Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bergen</w:t>
+                <w:t xml:space="preserve">Nathalie Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (7), pp.5166-5176. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-016-0041-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02152-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854486v1</w:t>
+                <w:t xml:space="preserve">pasteur-01577974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Functional Study of a SNAP25 At-Risk Variant for Bipolar Disorder and Schizophrenia</w:t>
+                <w:t xml:space="preserve">Identification of a Bipolar Disorder Vulnerable Gene CHDH at 3p21.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
+                <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+                <w:t xml:space="preserve">Lingyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine d'Albis</w:t>
+                <w:t xml:space="preserve">Tao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dumaine</w:t>
+                <w:t xml:space="preserve">Maria Grigoroiu-Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1040-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (7), pp.5166-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-016-0041-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696803v1</w:t>
+                <w:t xml:space="preserve">inserm-03854486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of melatonin synthesis is associated with impaired 14-3-3 and miR-451 levels in patients with autism spectrum disorders.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multilevel Functional Study of a SNAP25 At-Risk Variant for Bipolar Disorder and Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Goubran-Botros</w:t>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Benabou</w:t>
+                <w:t xml:space="preserve">Marc-Antoine d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemière</w:t>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.2096. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (43), pp.10389 - 10397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02152-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1040-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01577974v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR4 gene polymorphism associated with lifetime cigarette smoking in bipolar disorder</w:t>
               </w:r>
@@ -6378,6167 +6378,6179 @@
               <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 305, pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2017.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03854502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study of borderline personality disorder reveals genetic overlap with bipolar disorder, major depression and schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jungkunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Awasthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (6), pp.e1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/tp.2017.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03855765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. Geoffroy</w:t>
+                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Etain</w:t>
+                <w:t xml:space="preserve">Urs Heilbronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lajnef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387 (10023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904767v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liping Hou</w:t>
+                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Heilbronner</w:t>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+                <w:t xml:space="preserve">E. H. Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.660 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607481v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of VGLUT3 predisposes to cocaine abuse by increasing dopamine and glutamate signaling in the nucleus accumbens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Sakae</w:t>
+                <w:t xml:space="preserve">A double amino-acid change in the HLA-A peptide-binding groove is associated with response to psychotropic treatment in patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marti</w:t>
+                <w:t xml:space="preserve">Lieng Taing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lecca</w:t>
+                <w:t xml:space="preserve">G. Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vorspan</w:t>
+                <w:t xml:space="preserve">A. Meary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Martín-García</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (11), pp.1448-1459. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (7), pp.e608-e608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/tp.2015.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372449v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double amino-acid change in the HLA-A peptide-binding groove is associated with response to psychotropic treatment in patients with schizophrenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The absence of VGLUT3 predisposes to cocaine abuse by increasing dopamine and glutamate signaling in the nucleus accumbens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieng Taing</w:t>
+                <w:t xml:space="preserve">D Sakae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fond</w:t>
+                <w:t xml:space="preserve">F. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meary</w:t>
+                <w:t xml:space="preserve">S Lecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+                <w:t xml:space="preserve">F. Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tp.2015.97⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (11), pp.1448-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173642v1</w:t>
+                <w:t xml:space="preserve">hal-02372449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between SLC6A4 promoter variants and childhood trauma on the age at onset of bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a A Dargél</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.16301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatric genome-wide association study analyses implicate neuronal, immune and histone pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. O'Dushlaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lee P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parikshak N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (2), pp.199-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nn.3922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelic differences between Europeans and Chinese for CREB1 SNPs and their implications in gene expression regulation, hippocampal structure and function and bipolar disorder susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-J Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rietschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C M Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2013.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between circadian genes, bipolar disorders and chronotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudebesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.807-814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/07420528.2014.906445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04658916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic dissection of diagnosis and clinical dimensions of bipolar disorder and schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas M Ruderfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman H Fanous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ripke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mcquillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard L Amdur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2013.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common variant at 16p11.2 conferring risk of psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Demontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.108-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2012.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boudebesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.299-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00950858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Cichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01068813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (4), pp.278-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00811694v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00811691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.240-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00811691v1</w:t>
+                <w:t xml:space="preserve">inserm-00811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic relationship between five psychiatric disorders estimated from genome-wide SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ripke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin M. Neale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen V. Faraone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun M. Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (9), pp.984-994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers in bipolar disorder: a positional paper from the International Society for Bipolar Disorders Biomarkers Task Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benicio N. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin I. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (4), pp.321-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0004867413478217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Response to Lithium Maintenance Treatment in Bipolar Disorder: A Consortium on Lithium Genetics (ConLiGen) Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Manchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazda Adli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirmala Akula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Ardau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e65636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0065636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monojit Debnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74 (5), pp.593-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study meta-analysis of European and Asian-ancestry samples identifies three novel loci associated with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Y. Shugart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (2), pp.195-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2011.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic overlap between schizophrenia and bipolar disorder: a study with AKT1 gene variants and clinical phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">Félicien Karege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (1-3), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2011.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00700452v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic overlap between schizophrenia and bipolar disorder: a study with AKT1 gene variants and clinical phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
+                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2011.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.e561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274185v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00700452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characteristics of Human Endogenous Retrovirus type-W in schizophrenia and bipolar disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.e201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/tp.2012.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00807038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and functional abnormalities of the melatonin biosynthesis pathway in patients with bipolar disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (18), pp.4030-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/dds227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01580143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic heterogeneity according to age at onset in bipolar disorder: a combined positional cloning and candidate gene approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lathrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detelina Grozeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159B (6), pp.653--659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajmg.b.32069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic basis for amplification differences between samples and between genome regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Veal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Lancaster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-13-455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00740919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation screening of ASMT, the last enzyme of the melatonin pathway, in a large sample of patients with intellectual disability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Pagan</w:t>
+                <w:t xml:space="preserve">Genome-wide association study identifies genetic variation in neurocan as a susceptibility factor for bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Goubran Botros</w:t>
+                <w:t xml:space="preserve">Franziska A. Degenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Poirier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Manuel Mattheisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2350-12-17⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00610655v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identifies genetic variation in neurocan as a susceptibility factor for bipolar disorder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation screening of ASMT, the last enzyme of the melatonin pathway, in a large sample of patients with intellectual disability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Mattheisen</w:t>
+                <w:t xml:space="preserve">Cecile Pagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Miro</w:t>
+                <w:t xml:space="preserve">Hany Goubran Botros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.017⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2350-12-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274208v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00610655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular exploration of UHMK1 in schizophrenic patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+                <w:t xml:space="preserve">Pamela Sklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Manceau</w:t>
+                <w:t xml:space="preserve">Laura J. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Deshommes</w:t>
+                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (6), pp.315-318. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.977-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283458a37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274195v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00634944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular exploration of UHMK1 in schizophrenic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Sklar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Ripke</w:t>
+                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura J. Scott</w:t>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sven Cichon</w:t>
+                <w:t xml:space="preserve">Valerie Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Deshommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
+              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.315-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283458a37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00634944v1</w:t>
+                <w:t xml:space="preserve">inserm-04274195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation screening of NOS1AP gene in a large sample of psychiatric patients and controls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Anckarsäter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2350-11-108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00533891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SNAP25 promoter variant is associated with early-onset bipolar disorder and a high expression level in brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (7), pp.748-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2008.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00499665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of AKT1 gene variants and protein expression in both schizophrenia and bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schürhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (5), pp.503-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1601-183X.2010.00578.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European collaborative study of early-onset bipolar disorder: Evidence for genetic heterogeneity on 2q14 according to age at onset.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Rietschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153B (8), pp.1425-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajmg.b.31121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00559668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced social interaction and ultrasonic communication in a mouse model of monogenic heritable autism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Jamain</w:t>
+                <w:t xml:space="preserve">Pharmacogenetic study of atypical antipsychotic drug response: involvement of the norepinephrine transporter gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Radyushkin</w:t>
+                <w:t xml:space="preserve">G. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Hammerschmidt</w:t>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Granon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susann Boretius</w:t>
+                <w:t xml:space="preserve">A. Szoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147B (4), pp.491-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.30635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0711555105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacogenetic study of atypical antipsychotic drug response: involvement of the norepinephrine transporter gene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced social interaction and ultrasonic communication in a mouse model of monogenic heritable autism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jamain</w:t>
+                <w:t xml:space="preserve">Stephane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schmitt</w:t>
+                <w:t xml:space="preserve">Konstantin Radyushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Szoke</w:t>
+                <w:t xml:space="preserve">Kurt Hammerschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susann Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.b.30635⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (5), pp.1710-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0711555105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04274189v1</w:t>
+                <w:t xml:space="preserve">hal-00408808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal transmission disequilibrium of the glutamate receptor GRIK2 in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Ebstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. H. Segman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Melke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (12), pp.1987--1991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00001756-200408260-00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroligin 2 is exclusively localized to inhibitory synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Varoqueaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Brose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83 (9), pp.449 - 456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1078/0171-9335-00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations of the X-linked genes encoding neuroligins NLGN3 and NLGN4 are associated with autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Råstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colineaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (1), pp.27-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00124744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genetique de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (11), pp.1081-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/200319111081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00125099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y chromosome haplogroups in autistic subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (2), pp.217-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.mp.4000968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00124377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage and association of the glutamate receptor 6 gene with autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (3), pp.302-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.mp.4000979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00125097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transduction of the human gene FAM8A1 by endogenous retrovirus during primate evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (1-2), pp.38--45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/geno.2001.6642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Origin and evolution of mammalian sex chromosomes]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 324 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0764-4469(00)01278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the human KIF13A gene homologous to Drosophila kinesin-73 and candidate for schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 74 (1), pp.36-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/geno.2001.6535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The Human Genome Project and the genetics of infertility]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28 (3), pp.190--197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04274184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12548,78 +12560,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare variant of VGLUT3 (p.T8I) identified in patients with psychiatric disorders induces excessive habits, cocaine addiction-like and maladaptive eating in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12651,51 +12663,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12705,147 +12717,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study meta-analysis of suicide attempt identifies twelve genome-wide significant loci and implicates genetic risks for specific health factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna R Docherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E Ashley-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejun Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan R I Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04197646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12855,249 +12867,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two novel genetic models of major depressive disorders displayheterogeneous sensitivity to treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.PS1-039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA signature and prediction to treatment response in first episode schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ECNP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.S597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04516224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13107,114 +13119,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes de prédisposition à l'autisme et la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université paris 7 - paris diderot, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04198225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId506"/>
+      <w:footerReference w:type="default" r:id="rId507"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13361,51 +13373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alameda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gayer-Anderson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trotta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04060062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolasci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaiyini Kidnapillai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Spolding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Tripoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quattrone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina La Cascia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291721005456" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Lima Estevao de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bloise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moltrasio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coelho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Agrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Streit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02037-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corfdir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.02.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25399-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03084424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Vaugeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12639" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Bonfils" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2021.113941" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Pollak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Iyegbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Coutinho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Jacobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli A Stahl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Breen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Forstner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0397-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengoufa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Doukhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-018-1821-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01577974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02152-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Witt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Streit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jungkunz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awasthi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.115" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakae" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecca" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.104" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meary" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.97" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas M Ruderfer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman H Fanous" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Amdur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.138" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio N. Frey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Andreazza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Goldstein" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867413478217" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akula" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shugart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wendland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.157" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274185v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Karege" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2011.12.015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BWV5QG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807038v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.125" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740919v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacobs" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lancaster" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-455" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran Botros" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-12-17" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533891v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Anckars&#228;ter" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaste" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-11-108" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karege" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perroud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ary" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marillier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00578.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408808v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jamain" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Radyushkin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hammerschmidt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Boretius" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711555105" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274189v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.30635" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTR1ZJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274188v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Varoqueaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brose" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00410" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124744v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#229;stam" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colineaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1136" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125099v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111081" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124377v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000968" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125097v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000979" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274190v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clergue" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6642" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS1K1LPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274194v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintana-Murci" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellous" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(00)01278-6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQQ4S2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274191v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeron" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6535" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9RTTF3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197646v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Docherty" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E Ashley-Koch" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Qin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R I Coleman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390936v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04198225v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alameda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gayer-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04060062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolasci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaiyini Kidnapillai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Spolding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Truong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Lima Estevao de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bloise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moltrasio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Agrelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quattrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Tripoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291721005456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina La Cascia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Streit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02037-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corfdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.02.030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25399-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Bonfils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03084424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Vaugeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2021.113941" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Pollak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Iyegbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Coutinho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Jacobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli A Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Breen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Forstner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0397-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengoufa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Doukhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-018-1821-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01577974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02152-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Witt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Streit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jungkunz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awasthi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakae" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685991v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas M Ruderfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman H Fanous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Amdur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.138" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio N. Frey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Andreazza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Goldstein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867413478217" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Chen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akula" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shugart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wendland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.157" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Karege" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2011.12.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BWV5QG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacobs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lancaster" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-455" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran Botros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-12-17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Anckars&#228;ter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaste" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-11-108" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274186v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karege" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perroud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marillier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00578.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274189v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.30635" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTR1ZJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jamain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Radyushkin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hammerschmidt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Boretius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711555105" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Varoqueaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brose" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00410" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#229;stam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colineaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1136" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111081" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000968" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000979" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clergue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6642" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS1K1LPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274194v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintana-Murci" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellous" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(00)01278-6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQQ4S2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6535" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9RTTF3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Docherty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E Ashley-Koch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Qin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R I Coleman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390936v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04198225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>