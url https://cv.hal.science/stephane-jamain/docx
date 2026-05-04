--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
+                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212979v1</w:t>
+                <w:t xml:space="preserve">hal-05406311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
+                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Troudet</w:t>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barau</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406311v1</w:t>
+                <w:t xml:space="preserve">hal-05212979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium response in bipolar disorder is associated with focal adhesion and PI3K-Akt networks: a multi-omics replication study</w:t>
               </w:r>
@@ -1038,1302 +1038,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a gene expression signature to identify trimetazidine for repurposing to treat bipolar depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bortolasci</w:t>
+                <w:t xml:space="preserve">Karina Gutiérrez-Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srisaiyini Kidnapillai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy Connor</w:t>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.13319⟩</w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.rs.3.rs-3068352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3068352/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04060062v1</w:t>
+                <w:t xml:space="preserve">inserm-04198049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
+                <w:t xml:space="preserve">Use of a gene expression signature to identify trimetazidine for repurposing to treat bipolar depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srisaiyini Kidnapillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briana Spolding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Gutiérrez-Fragoso</w:t>
+                <w:t xml:space="preserve">Trang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mazda Adli</w:t>
+                <w:t xml:space="preserve">Timothy Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.rs.3.rs-3068352. </w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3068352/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04198049v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04060062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risperidone response in patients with schizophrenia drives DNA methylation changes in immune and neuronal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muktar Ahmed</w:t>
+                <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02149-1⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/epi-2023-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04165233v1</w:t>
+                <w:t xml:space="preserve">inserm-04044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risperidone response in patients with schizophrenia drives DNA methylation changes in immune and neuronal systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
+                <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice M Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Muktar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/epi-2023-0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02149-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04044562v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04165233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Meta-Analysis Confirms the Hidradenitis Suppurativa Pathogenic Triad: Upregulated Inflammation, Altered Epithelial Organization, and Dysregulated Metabolic Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of multiple polygenic risk scores for distinguishing schizophrenia-spectrum disorder and affective psychosis categories in a first-episode sample; the EU-GEI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Lima Estevao de Oliveira</w:t>
+                <w:t xml:space="preserve">Diego Quattrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Bloise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Almerinda Agrelli</w:t>
+                <w:t xml:space="preserve">Giada Tripoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12101371⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (8), pp.3396 - 3405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0033291721005456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04197695v1</w:t>
+                <w:t xml:space="preserve">inserm-04197682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Frank</w:t>
+                <w:t xml:space="preserve">Facial Emotion Recognition in Psychosis and Associations With Polygenic Risk for Schizophrenia: Findings From the Multi-Center EU-GEI Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Tripoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina La Cascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.1104 - 1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786758v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome Meta-Analysis Confirms the Hidradenitis Suppurativa Pathogenic Triad: Upregulated Inflammation, Altered Epithelial Organization, and Dysregulated Metabolic Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Frank</w:t>
+                <w:t xml:space="preserve">Ana Sofia Lima Estevao de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Bloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Moltrasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Agrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2022.28⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12101371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847149v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04197695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multiple polygenic risk scores for distinguishing schizophrenia-spectrum disorder and affective psychosis categories in a first-episode sample; the EU-GEI study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Cearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0033291721005456⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197682v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Emotion Recognition in Psychosis and Associations With Polygenic Risk for Schizophrenia: Findings From the Multi-Center EU-GEI Case–Control Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caterina La Cascia</w:t>
+                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Cearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (5), pp.1104 - 1114. </w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220 (4), pp.219-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197606v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw T Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,399 +2914,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des gènes circadiens à la sémiologie psychiatrique</w:t>
+                <w:t xml:space="preserve">Genome-wide association study of more than 40,000 bipolar disorder cases provides new insights into the underlying biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A. Bonfils</w:t>
+                <w:t xml:space="preserve">Niamh Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Forstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.023⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00857-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218467v1</w:t>
+                <w:t xml:space="preserve">inserm-03854548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of more than 40,000 bipolar disorder cases provides new insights into the underlying biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin O'Connell</w:t>
+                <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Coombes</w:t>
+                <w:t xml:space="preserve">Liping Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Coleman</w:t>
+                <w:t xml:space="preserve">Scott Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00857-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-020-0689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854548v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des gènes circadiens à la sémiologie psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Clark</w:t>
+                <w:t xml:space="preserve">Nicolas A. Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Papiol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (4), pp.334-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-020-0689-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03130374v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of age and polarity at onset in bipolar disorder</w:t>
               </w:r>
@@ -3569,64 +3569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard T Baune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw T Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3798,103 +3798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.606. </w:t>
@@ -4030,265 +4030,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
+                <w:t xml:space="preserve">Sophie ter Hark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Schijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.524-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881120907972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03198220v1</w:t>
+                <w:t xml:space="preserve">inserm-03130632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie ter Hark</w:t>
+                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881120907972⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03130632v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03198220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of common and rare damaging variants in familial forms of bipolar disorder and phenotypic outcome</w:t>
               </w:r>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Wajsbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4402,291 +4402,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia: Developmental Variability Interacts with Risk Factors to Cause the Disorder: Nonspecific Variability-Enhancing Factors Combine with Specific Risk Factors to Cause Schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Szoke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inge Winter Van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (11), pp.2000038. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (10), pp.1637-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.202000038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-020-0703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03130600v1</w:t>
+                <w:t xml:space="preserve">inserm-03130159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schizophrenia: Developmental Variability Interacts with Risk Factors to Cause the Disorder: Nonspecific Variability-Enhancing Factors Combine with Specific Risk Factors to Cause Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Andrei Szoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Winter Van Rossum</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Boster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (10), pp.1637-1644. </w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (11), pp.2000038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-020-0703-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bies.202000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03130159v1</w:t>
+                <w:t xml:space="preserve">inserm-03130600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Serum NMDA Receptor Antibodies and Response to Antipsychotic Treatment in First-Episode Psychosis</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5336,338 +5336,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Bras</w:t>
+                <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01870483v1</w:t>
+                <w:t xml:space="preserve">inserm-03854545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Papiol</w:t>
+                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verneri Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Finucane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (1), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854545v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Influence of microRNAs in Lithium Response in Bipolar Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Forstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaouida Bengoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,295 +6006,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01577974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Bipolar Disorder Vulnerable Gene CHDH at 3p21.1</w:t>
+                <w:t xml:space="preserve">A Multilevel Functional Study of a SNAP25 At-Risk Variant for Bipolar Disorder and Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Chang</w:t>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingyi Li</w:t>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Peng</w:t>
+                <w:t xml:space="preserve">Marc-Antoine d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grigoroiu-Serbanescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bergen</w:t>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-016-0041-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (43), pp.10389 - 10397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1040-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854486v1</w:t>
+                <w:t xml:space="preserve">hal-01696803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Functional Study of a SNAP25 At-Risk Variant for Bipolar Disorder and Schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Bipolar Disorder Vulnerable Gene CHDH at 3p21.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
+                <w:t xml:space="preserve">Lingyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+                <w:t xml:space="preserve">Tao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine d'Albis</w:t>
+                <w:t xml:space="preserve">Maria Grigoroiu-Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dumaine</w:t>
+                <w:t xml:space="preserve">Sarah Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (43), pp.10389 - 10397. </w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (7), pp.5166-5176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1040-17.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12035-016-0041-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696803v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR4 gene polymorphism associated with lifetime cigarette smoking in bipolar disorder</w:t>
               </w:r>
@@ -6554,295 +6554,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03855765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Heilbronner</w:t>
+                <w:t xml:space="preserve">P. A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. H. Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.660 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607481v1</w:t>
+                <w:t xml:space="preserve">hal-01904767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lajnef</w:t>
+                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Zerdazi</w:t>
+                <w:t xml:space="preserve">Urs Heilbronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (7), pp.660 - 668. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387 (10023), </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904767v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double amino-acid change in the HLA-A peptide-binding groove is associated with response to psychotropic treatment in patients with schizophrenia</w:t>
               </w:r>
@@ -7498,90 +7498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between circadian genes, bipolar disorders and chronotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudebesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7894,818 +7894,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Boudebesse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Henry</w:t>
+                <w:t xml:space="preserve">Alexander Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.299-304. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00950858v1</w:t>
+                <w:t xml:space="preserve">inserm-01068813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Georgi</w:t>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104326. </w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.299-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01068813v1</w:t>
+                <w:t xml:space="preserve">inserm-00950858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Scott</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.240-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00811691v1</w:t>
+                <w:t xml:space="preserve">inserm-00811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (4), pp.278-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00811694v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00811691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between five psychiatric disorders estimated from genome-wide SNPs</w:t>
+                <w:t xml:space="preserve">Biomarkers in bipolar disorder: a positional paper from the International Society for Bipolar Disorders Biomarkers Task Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong S. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Ripke</w:t>
+                <w:t xml:space="preserve">Benicio N. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M. Neale</w:t>
+                <w:t xml:space="preserve">Ana C. Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen V. Faraone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shaun M. Purcell</w:t>
+                <w:t xml:space="preserve">Benjamin I. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2711⟩</w:t>
+              <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (4), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867413478217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00864642v1</w:t>
+                <w:t xml:space="preserve">inserm-04274187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers in bipolar disorder: a positional paper from the International Society for Bipolar Disorders Biomarkers Task Force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic relationship between five psychiatric disorders estimated from genome-wide SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benicio N. Frey</w:t>
+                <w:t xml:space="preserve">Benjamin M. Neale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. Andreazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Stephen V. Faraone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin I. Goldstein</w:t>
+                <w:t xml:space="preserve">Shaun M. Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (4), pp.321-332. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (9), pp.984-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0004867413478217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274187v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00864642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Response to Lithium Maintenance Treatment in Bipolar Disorder: A Consortium on Lithium Genetics (ConLiGen) Report.</w:t>
               </w:r>
@@ -8819,295 +8819,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
+                <w:t xml:space="preserve">Genome-wide association study meta-analysis of European and Asian-ancestry samples identifies three novel loci associated with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monojit Debnath</w:t>
+                <w:t xml:space="preserve">D. T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Busson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nora Hamdani</w:t>
+                <w:t xml:space="preserve">X. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Shugart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00864639v1</w:t>
+                <w:t xml:space="preserve">inserm-04274211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study meta-analysis of European and Asian-ancestry samples identifies three novel loci associated with bipolar disorder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Shugart</w:t>
+                <w:t xml:space="preserve">Monojit Debnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Wendland</w:t>
+                <w:t xml:space="preserve">Marc Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (2), pp.195-205. </w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (5), pp.593-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274211v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00864639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic overlap between schizophrenia and bipolar disorder: a study with AKT1 gene variants and clinical phenotypes</w:t>
               </w:r>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135 (1-3), pp.8-14. </w:t>
@@ -9239,77 +9239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,51 +9412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9507,77 +9507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and functional abnormalities of the melatonin biosynthesis pathway in patients with bipolar disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,64 +9654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic heterogeneity according to age at onset in bipolar disorder: a combined positional cloning and candidate gene approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lathrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,64 +9921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study identifies genetic variation in neurocan as a susceptibility factor for bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Cichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska A. Degenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,51 +10094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Goubran Botros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10183,295 +10183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00610655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular exploration of UHMK1 in schizophrenic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Sklar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Ripke</w:t>
+                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura J. Scott</w:t>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sven Cichon</w:t>
+                <w:t xml:space="preserve">Valerie Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Deshommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
+              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.315-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283458a37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00634944v1</w:t>
+                <w:t xml:space="preserve">inserm-04274195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular exploration of UHMK1 in schizophrenic patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+                <w:t xml:space="preserve">Pamela Sklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Manceau</w:t>
+                <w:t xml:space="preserve">Laura J. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Deshommes</w:t>
+                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (6), pp.315-318. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.977-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283458a37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274195v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00634944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation screening of NOS1AP gene in a large sample of psychiatric patients and controls.</w:t>
               </w:r>
@@ -10591,103 +10591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SNAP25 promoter variant is associated with early-onset bipolar disorder and a high expression level in brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (7), pp.748-55. </w:t>
@@ -10885,51 +10885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12037,289 +12037,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00125097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transduction of the human gene FAM8A1 by endogenous retrovirus during primate evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Origin and evolution of mammalian sex chromosomes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quintana-Murci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leroy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 324 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0764-4469(00)01278-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/geno.2001.6642⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04274190v1</w:t>
+                <w:t xml:space="preserve">inserm-04274194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Origin and evolution of mammalian sex chromosomes]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transduction of the human gene FAM8A1 by endogenous retrovirus during primate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Quintana-Murci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jamain</w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fellous</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 324 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78 (1-2), pp.38--45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0764-4469(00)01278-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/geno.2001.6642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274194v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the human KIF13A gene homologous to Drosophila kinesin-73 and candidate for schizophrenia</w:t>
               </w:r>
@@ -12331,51 +12331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12473,51 +12473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28 (3), pp.190--197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12744,51 +12744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study meta-analysis of suicide attempt identifies twelve genome-wide significant loci and implicates genetic risks for specific health factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna R Docherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison E Ashley-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12976,90 +12976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA signature and prediction to treatment response in first episode schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13373,51 +13373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alameda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gayer-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04060062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolasci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaiyini Kidnapillai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Spolding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Truong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Lima Estevao de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bloise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moltrasio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Agrelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quattrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Tripoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291721005456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina La Cascia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Streit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02037-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corfdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.02.030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25399-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Bonfils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03084424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Vaugeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2021.113941" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Pollak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Iyegbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Coutinho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Jacobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli A Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Breen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Forstner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0397-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengoufa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Doukhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-018-1821-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01577974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02152-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Witt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Streit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jungkunz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awasthi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakae" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685991v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas M Ruderfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman H Fanous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Amdur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.138" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio N. Frey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Andreazza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Goldstein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867413478217" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Chen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akula" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shugart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wendland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.157" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Karege" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2011.12.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BWV5QG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacobs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lancaster" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-455" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran Botros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-12-17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Anckars&#228;ter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaste" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-11-108" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274186v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karege" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perroud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marillier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00578.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274189v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.30635" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTR1ZJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jamain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Radyushkin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hammerschmidt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Boretius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711555105" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Varoqueaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brose" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00410" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#229;stam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colineaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1136" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111081" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000968" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000979" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clergue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6642" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS1K1LPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274194v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintana-Murci" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellous" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(00)01278-6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQQ4S2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6535" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9RTTF3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Docherty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E Ashley-Koch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Qin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R I Coleman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390936v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04198225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alameda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gayer-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04060062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolasci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaiyini Kidnapillai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Spolding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quattrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Tripoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291721005456" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina La Cascia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Lima Estevao de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bloise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moltrasio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Agrelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Streit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02037-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corfdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.02.030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25399-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Bonfils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03084424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Vaugeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2021.113941" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Pollak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Iyegbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Coutinho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Jacobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli A Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Breen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Forstner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0397-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengoufa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Doukhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-018-1821-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01577974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02152-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Witt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Streit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jungkunz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awasthi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakae" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685991v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas M Ruderfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman H Fanous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Amdur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.138" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274187v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio N. Frey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Andreazza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Goldstein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867413478217" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akula" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shugart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wendland" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.157" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Karege" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2011.12.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BWV5QG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacobs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lancaster" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-455" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran Botros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-12-17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Anckars&#228;ter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaste" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-11-108" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274186v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karege" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perroud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marillier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00578.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274189v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.30635" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTR1ZJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jamain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Radyushkin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hammerschmidt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Boretius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711555105" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Varoqueaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brose" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00410" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#229;stam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colineaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1136" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111081" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000968" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000979" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274194v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintana-Murci" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellous" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(00)01278-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQQ4S2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274190v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clergue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6642" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS1K1LPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6535" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9RTTF3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Docherty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E Ashley-Koch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Qin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R I Coleman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390936v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04198225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>