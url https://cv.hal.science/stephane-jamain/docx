--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
+                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Troudet</w:t>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barau</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406311v1</w:t>
+                <w:t xml:space="preserve">hal-05212979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
+                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212979v1</w:t>
+                <w:t xml:space="preserve">hal-05406311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium response in bipolar disorder is associated with focal adhesion and PI3K-Akt networks: a multi-omics replication study</w:t>
               </w:r>
@@ -770,364 +770,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04444848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human VGLUT3-pT8I mutation elicits uneven striatal DA signaling, food or drug maladaptive consumption in male mice</w:t>
+                <w:t xml:space="preserve">Exploring the genetics of lithium response in bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Favier</w:t>
+                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmala Akula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martin Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joachim Jehl</w:t>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49371-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-024-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513391v1</w:t>
+                <w:t xml:space="preserve">hal-04778490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetics of lithium response in bipolar disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human VGLUT3-pT8I mutation elicits uneven striatal DA signaling, food or drug maladaptive consumption in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nirmala Akula</w:t>
+                <w:t xml:space="preserve">Camille de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+                <w:t xml:space="preserve">Joachim Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40345-024-00341-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49371-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778490v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Gutiérrez-Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazda Adli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1306,913 +1306,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04060062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risperidone response in patients with schizophrenia drives DNA methylation changes in immune and neuronal systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice M Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muktar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/epi-2023-0017⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02149-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04044562v1</w:t>
+                <w:t xml:space="preserve">inserm-04165233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janice M Fullerton</w:t>
+                <w:t xml:space="preserve">Risperidone response in patients with schizophrenia drives DNA methylation changes in immune and neuronal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muktar Ahmed</w:t>
+                <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02149-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/epi-2023-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04165233v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multiple polygenic risk scores for distinguishing schizophrenia-spectrum disorder and affective psychosis categories in a first-episode sample; the EU-GEI study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome Meta-Analysis Confirms the Hidradenitis Suppurativa Pathogenic Triad: Upregulated Inflammation, Altered Epithelial Organization, and Dysregulated Metabolic Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Quattrone</w:t>
+                <w:t xml:space="preserve">Ana Sofia Lima Estevao de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Tripoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
+                <w:t xml:space="preserve">Giovanna Bloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Moltrasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Agrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0033291721005456⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12101371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04197682v1</w:t>
+                <w:t xml:space="preserve">inserm-04197695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Emotion Recognition in Psychosis and Associations With Polygenic Risk for Schizophrenia: Findings From the Multi-Center EU-GEI Case–Control Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caterina La Cascia</w:t>
+                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Cearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197606v1</w:t>
+                <w:t xml:space="preserve">hal-03786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Meta-Analysis Confirms the Hidradenitis Suppurativa Pathogenic Triad: Upregulated Inflammation, Altered Epithelial Organization, and Dysregulated Metabolic Signaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Moltrasio</w:t>
+                <w:t xml:space="preserve">Use of multiple polygenic risk scores for distinguishing schizophrenia-spectrum disorder and affective psychosis categories in a first-episode sample; the EU-GEI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Coelho</w:t>
+                <w:t xml:space="preserve">Diego Quattrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almerinda Agrelli</w:t>
+                <w:t xml:space="preserve">Giada Tripoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1371. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (8), pp.3396 - 3405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12101371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0033291721005456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197695v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04197682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial Emotion Recognition in Psychosis and Associations With Polygenic Risk for Schizophrenia: Findings From the Multi-Center EU-GEI Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Tripoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micah Cearns</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+                <w:t xml:space="preserve">Laura Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gayer-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Frank</w:t>
+                <w:t xml:space="preserve">Caterina La Cascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.1104 - 1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786758v1</w:t>
+                <w:t xml:space="preserve">inserm-04197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Cearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 220 (4), pp.219-228. </w:t>
@@ -2244,563 +2244,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03847149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and psychosocial stressors have independent effects on the level of subclinical psychosis: findings from the multinational EU-GEI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Streit</w:t>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Kirkbride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-022-02037-2⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Psychiatric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.e68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s2045796022000464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04685987v1</w:t>
+                <w:t xml:space="preserve">inserm-04197690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and psychosocial stressors have independent effects on the level of subclinical psychosis: findings from the multinational EU-GEI study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J B Kirkbride</w:t>
+                <w:t xml:space="preserve">Correction: Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Fabian Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Psychiatric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, pp.e68. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s2045796022000464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-022-02037-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197690v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04685987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADPS functional mutations in patients with bipolar disorder increase the sensitivity to stress</w:t>
+                <w:t xml:space="preserve">Shortening telomere is associated with psychotic dimensions in the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Sitbon</w:t>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Nestvogel</w:t>
+                <w:t xml:space="preserve">Cécile Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kappeler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Maciuba</w:t>
+                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01151-9⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.470-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03709071v1</w:t>
+                <w:t xml:space="preserve">inserm-04197672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening telomere is associated with psychotic dimensions in the general population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CADPS functional mutations in patients with bipolar disorder increase the sensitivity to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Nestvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+                <w:t xml:space="preserve">Caroline Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Corfdir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
+                <w:t xml:space="preserve">Stephanie Maciuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 243, pp.470-471. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.1145-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04197672v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03709071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desloratadine, an FDA-approved Cationic Amphiphilic Drug, Inhibits SARS-CoV-2 Infection in Cell Culture and Primary Human Nasal Epithelial Cells by Blocking Viral Entry</w:t>
               </w:r>
@@ -3054,64 +3054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A. Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (4), pp.334-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), pp.645-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3524,576 +3524,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1 and HLA-DQB1 genetic diversity modulates response to lithium in bipolar affective disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+                <w:t xml:space="preserve">No alteration of leukocyte telomere length in first episode psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97140-7⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.113941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2021.113941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500675v1</w:t>
+                <w:t xml:space="preserve">hal-03337995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No alteration of leukocyte telomere length in first episode psychosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
+                <w:t xml:space="preserve">HLA-DRB1 and HLA-DQB1 genetic diversity modulates response to lithium in bipolar affective disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard T Baune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 301, pp.113941. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2021.113941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337995v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01702-2⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.645-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568953v1</w:t>
+                <w:t xml:space="preserve">hal-03334032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidepressant‐like effect of low dose of scopolamine in the H/Rouen genetic mouse model of depression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12639⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334032v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie ter Hark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Schijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Wajsbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4408,103 +4408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Winter Van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (10), pp.1637-1644. </w:t>
@@ -4555,90 +4555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schizophrenia: Developmental Variability Interacts with Risk Factors to Cause the Disorder: Nonspecific Variability-Enhancing Factors Combine with Specific Risk Factors to Cause Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Szoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schürhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEssays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (11), pp.2000038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
@@ -5336,295 +5336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Papiol</w:t>
+                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verneri Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Finucane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854545v1</w:t>
+                <w:t xml:space="preserve">cea-01870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Bras</w:t>
+                <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01870483v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Influence of microRNAs in Lithium Response in Bipolar Disorder</w:t>
               </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaouida Bengoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 305, pp.96-101. </w:t>
@@ -6554,325 +6554,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03855765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Geoffroy</w:t>
+                <w:t xml:space="preserve">Urs Heilbronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Etain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387 (10023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904767v1</w:t>
+                <w:t xml:space="preserve">hal-04607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liping Hou</w:t>
+                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Heilbronner</w:t>
+                <w:t xml:space="preserve">E. H. Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 387 (10023), </w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.660 - 668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607481v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double amino-acid change in the HLA-A peptide-binding groove is associated with response to psychotropic treatment in patients with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieng Taing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,90 +7498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between circadian genes, bipolar disorders and chronotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudebesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7894,550 +7894,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Georgi</w:t>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104326. </w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.299-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01068813v1</w:t>
+                <w:t xml:space="preserve">inserm-00950858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Boudebesse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Henry</w:t>
+                <w:t xml:space="preserve">Alexander Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.299-304. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00950858v1</w:t>
+                <w:t xml:space="preserve">inserm-01068813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (4), pp.278-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00811694v1</w:t>
+                <w:t xml:space="preserve">inserm-00811691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.240-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00811691v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers in bipolar disorder: a positional paper from the International Society for Bipolar Disorders Biomarkers Task Force</w:t>
               </w:r>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin I. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8819,295 +8819,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study meta-analysis of European and Asian-ancestry samples identifies three novel loci associated with bipolar disorder</w:t>
+                <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. T. Chen</w:t>
+                <w:t xml:space="preserve">Monojit Debnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. R. Wendland</w:t>
+                <w:t xml:space="preserve">Marc Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.157⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (5), pp.593-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04274211v1</w:t>
+                <w:t xml:space="preserve">inserm-00864639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association study meta-analysis of European and Asian-ancestry samples identifies three novel loci associated with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monojit Debnath</w:t>
+                <w:t xml:space="preserve">Y. Y. Shugart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Busson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nora Hamdani</w:t>
+                <w:t xml:space="preserve">J. R. Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (5), pp.593-7. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.195-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00864639v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic overlap between schizophrenia and bipolar disorder: a study with AKT1 gene variants and clinical phenotypes</w:t>
               </w:r>
@@ -9132,64 +9132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135 (1-3), pp.8-14. </w:t>
@@ -9239,77 +9239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,64 +9412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.e201. </w:t>
@@ -9507,77 +9507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and functional abnormalities of the melatonin biosynthesis pathway in patients with bipolar disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,64 +9654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic heterogeneity according to age at onset in bipolar disorder: a combined positional cloning and candidate gene approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lathrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,51 +9839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Lancaster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.455. </w:t>
@@ -9921,64 +9921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study identifies genetic variation in neurocan as a susceptibility factor for bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Cichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska A. Degenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,51 +10107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.17. </w:t>
@@ -10183,295 +10183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00610655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular exploration of UHMK1 in schizophrenic patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
+                <w:t xml:space="preserve">Pamela Sklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+                <w:t xml:space="preserve">Laura J. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Deshommes</w:t>
+                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283458a37⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.977-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04274195v1</w:t>
+                <w:t xml:space="preserve">inserm-00634944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular exploration of UHMK1 in schizophrenic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Sklar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Ripke</w:t>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura J. Scott</w:t>
+                <w:t xml:space="preserve">Valerie Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sven Cichon</w:t>
+                <w:t xml:space="preserve">Jasmine Deshommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (10), pp.977-83. </w:t>
+              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.315-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283458a37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00634944v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation screening of NOS1AP gene in a large sample of psychiatric patients and controls.</w:t>
               </w:r>
@@ -10585,295 +10585,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00533891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNAP25 promoter variant is associated with early-onset bipolar disorder and a high expression level in brain.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of AKT1 gene variants and protein expression in both schizophrenia and bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Henry</w:t>
+                <w:t xml:space="preserve">F. Karege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2008.148⟩</w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-183X.2010.00578.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00499665v1</w:t>
+                <w:t xml:space="preserve">inserm-04274186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of AKT1 gene variants and protein expression in both schizophrenia and bipolar disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Méary</w:t>
+                <w:t xml:space="preserve">A SNAP25 promoter variant is associated with early-onset bipolar disorder and a high expression level in brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Marillier</w:t>
+                <w:t xml:space="preserve">Fabien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (5), pp.503-511. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (7), pp.748-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1601-183X.2010.00578.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2008.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274186v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European collaborative study of early-onset bipolar disorder: Evidence for genetic heterogeneity on 2q14 according to age at onset.</w:t>
               </w:r>
@@ -10885,64 +10885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Rietschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10987,307 +10987,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00559668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacogenetic study of atypical antipsychotic drug response: involvement of the norepinephrine transporter gene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced social interaction and ultrasonic communication in a mouse model of monogenic heritable autism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jamain</w:t>
+                <w:t xml:space="preserve">Stephane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schmitt</w:t>
+                <w:t xml:space="preserve">Konstantin Radyushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Szoke</w:t>
+                <w:t xml:space="preserve">Kurt Hammerschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susann Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.b.30635⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (5), pp.1710-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0711555105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04274189v1</w:t>
+                <w:t xml:space="preserve">hal-00408808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced social interaction and ultrasonic communication in a mouse model of monogenic heritable autism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Jamain</w:t>
+                <w:t xml:space="preserve">Pharmacogenetic study of atypical antipsychotic drug response: involvement of the norepinephrine transporter gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Radyushkin</w:t>
+                <w:t xml:space="preserve">G. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Hammerschmidt</w:t>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Granon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susann Boretius</w:t>
+                <w:t xml:space="preserve">A. Szoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147B (4), pp.491-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.30635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0711555105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal transmission disequilibrium of the glutamate receptor GRIK2 in schizophrenia</w:t>
               </w:r>
@@ -11420,51 +11420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroligin 2 is exclusively localized to inhibitory synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Varoqueaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Brose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11511,51 +11511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations of the X-linked genes encoding neuroligins NLGN3 and NLGN4 are associated with autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,90 +11645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genetique de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11775,51 +11775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y chromosome haplogroups in autistic subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11909,51 +11909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage and association of the glutamate receptor 6 gene with autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12574,103 +12574,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare variant of VGLUT3 (p.T8I) identified in patients with psychiatric disorders induces excessive habits, cocaine addiction-like and maladaptive eating in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -12907,51 +12907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.PS1-039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12976,90 +12976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA signature and prediction to treatment response in first episode schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13133,51 +13133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes de prédisposition à l'autisme et la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université paris 7 - paris diderot, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13373,51 +13373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alameda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gayer-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04060062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolasci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaiyini Kidnapillai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Spolding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quattrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Tripoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291721005456" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina La Cascia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Lima Estevao de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bloise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moltrasio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Agrelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Streit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02037-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corfdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.02.030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25399-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Bonfils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03084424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Vaugeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2021.113941" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Pollak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Iyegbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Coutinho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Jacobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli A Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Breen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Forstner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0397-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengoufa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Doukhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-018-1821-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01577974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02152-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Witt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Streit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jungkunz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awasthi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakae" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685991v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas M Ruderfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman H Fanous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Amdur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.138" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274187v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio N. Frey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Andreazza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Goldstein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867413478217" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akula" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shugart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wendland" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.157" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Karege" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2011.12.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BWV5QG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacobs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lancaster" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-455" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran Botros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-12-17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Anckars&#228;ter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaste" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-11-108" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274186v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karege" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perroud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marillier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00578.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274189v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.30635" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTR1ZJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jamain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Radyushkin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hammerschmidt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Boretius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711555105" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Varoqueaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brose" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00410" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#229;stam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colineaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1136" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111081" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000968" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000979" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274194v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintana-Murci" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellous" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(00)01278-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQQ4S2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274190v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clergue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6642" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS1K1LPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6535" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9RTTF3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Docherty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E Ashley-Koch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Qin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R I Coleman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390936v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04198225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alameda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gayer-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04060062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolasci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaiyini Kidnapillai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Spolding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Lima Estevao de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bloise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moltrasio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Agrelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quattrone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Tripoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291721005456" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina La Cascia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Kirkbride" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2045796022000464" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Streit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02037-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corfdir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.02.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25399-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Bonfils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03084424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Vaugeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2021.113941" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Pollak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Iyegbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Coutinho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Jacobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli A Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Breen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Forstner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0397-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengoufa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Doukhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-018-1821-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01577974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02152-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03855765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Witt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Streit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jungkunz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awasthi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakae" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685991v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas M Ruderfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman H Fanous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Amdur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.138" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274187v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio N. Frey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Andreazza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Goldstein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867413478217" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Chen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akula" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shugart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wendland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.157" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Karege" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2011.12.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BWV5QG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00740919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacobs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Lancaster" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-455" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran Botros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-12-17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Anckars&#228;ter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaste" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-11-108" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274186v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karege" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perroud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ary" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marillier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00578.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408808v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jamain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Radyushkin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hammerschmidt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Boretius" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711555105" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274189v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.30635" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTR1ZJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Varoqueaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brose" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00410" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#229;stam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colineaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1136" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111081" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00124377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000968" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00125097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000979" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274194v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintana-Murci" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellous" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(00)01278-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQQ4S2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274190v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clergue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6642" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS1K1LPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6535" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9RTTF3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04197646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R Docherty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E Ashley-Koch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Qin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R I Coleman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390936v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-04198225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>