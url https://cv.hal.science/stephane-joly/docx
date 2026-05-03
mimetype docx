--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -1774,269 +1774,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion sur les critères de hiérarchisation des occupations privilégiées en région Centre - Val de Loire (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+                <w:t xml:space="preserve">Réflexions documentaires et archivistiques sur les données d’opération archéologique et leur exploitation à l’échelle des territoires. Structuration des données numériques à l’Inrap, en région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gidelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Masquilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/ers6-dr69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160769v1</w:t>
+                <w:t xml:space="preserve">hal-02632175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions documentaires et archivistiques sur les données d’opération archéologique et leur exploitation à l’échelle des territoires. Structuration des données numériques à l’Inrap, en région Centre-Val de Loire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gidelle</w:t>
+                <w:t xml:space="preserve">Discussion sur les critères de hiérarchisation des occupations privilégiées en région Centre - Val de Loire (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Masquilier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.405-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632175v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie des grandes surfaces… à l’échelle de Bonnée (Centre, Loiret) : une décennie d’archéologie préventive d’un modeste bourg du Val d’Orléans</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De bois, de pierre et de terre, archéologie de la construction au haut Moyen Âge, 39ème journées internationales d’archéologie mérovingienne de l’AFAM,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2978,64 +2978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Vème-XIème s.): dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4922,51 +4922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville; 40 ans d'archéologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FERACF, pp.373-375, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5627,51 +5627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila&#8208;castellanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;baptiste Marjault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivea Dias Amoedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kopp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Abenzoar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mortreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila&#8208;castellanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;baptiste Marjault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivea Dias Amoedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kopp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Abenzoar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mortreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>