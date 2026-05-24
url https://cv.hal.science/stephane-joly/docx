--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4447,199 +4447,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01614079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rural au Moyen Age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truyes, &amp;quot;Les Grandes Maisons&amp;quot; : l'établissement du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zadora-Rio E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, FERACF, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 53, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01245467v1</w:t>
+                <w:t xml:space="preserve">halshs-01094129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truyes, &amp;quot;Les Grandes Maisons&amp;quot; : l'établissement du haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'habitat rural au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zadora-Rio E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 53, FERACF, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094129v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondettes &amp;quot;Les Cochardières&amp;quot; : l'établissement du haut Moyen Âge</w:t>
               </w:r>
@@ -5627,51 +5627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila&#8208;castellanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;baptiste Marjault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivea Dias Amoedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kopp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Abenzoar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mortreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila&#8208;castellanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;baptiste Marjault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivea Dias Amoedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kopp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Abenzoar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mortreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>