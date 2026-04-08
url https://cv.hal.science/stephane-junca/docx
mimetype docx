--- v0 (2026-03-12)
+++ v1 (2026-04-08)
@@ -202,51 +202,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -318,4251 +318,4264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEINIK INEQUALITY FOR SCALAR AUTONOMOUS BALANCE LAWS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rida Harb</w:t>
+                <w:t xml:space="preserve">On convex combinations of grazing linear modes for 2-degree-of-freedom vibro-impact systems with 1:2 resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">HNUE Journal of Science: Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 71 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145112v3</w:t>
+                <w:t xml:space="preserve">hal-05504162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global weak solutions of a Hamiltonian regularised Burgers equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Billel Guelmame</w:t>
+                <w:t xml:space="preserve">OLEINIK INEQUALITY FOR SCALAR AUTONOMOUS BALANCE LAWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert L Pego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478872v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145112v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher regularity for entropy solutions of conservation laws with geometrically constrained discontinuous flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
+                <w:t xml:space="preserve">Global weak solutions of a Hamiltonian regularised Burgers equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akash Parmar</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Pego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1604199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.1561-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-022-10171-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159629v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional regularity for conservation laws with discontinuous flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Higher regularity for entropy solutions of conservation laws with geometrically constrained discontinuous flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Parmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 75, pp.103960. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 56 (5), pp.6121-6136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2023.103960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1604199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669742v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy solutions to a non-conservative and non-strictly hyperbolic diagonal system inspired by dislocation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
+                <w:t xml:space="preserve">Fractional regularity for conservation laws with discontinuous flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Parmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-023-00887-x⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 75, pp.103960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2023.103960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849987v2</w:t>
+                <w:t xml:space="preserve">hal-03669742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Le Thi</w:t>
+                <w:t xml:space="preserve">Entropy solutions to a non-conservative and non-strictly hyperbolic diagonal system inspired by dislocation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-023-00887-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957546v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy solutions in BV&amp;lt;sup&amp;gt;s&amp;lt;/sup&amp;gt; for a class of triangular systems involving a transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Pal Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.791-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M1351783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian regularisation of the unidimensional barotropic Euler equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103455⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907304v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local well-posedness of a Hamiltonian regularisation of the Saint-Venant system with uneven bottom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hamiltonian regularisation of the unidimensional barotropic Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/MAA.2022.v29.n3.a4⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, 22p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915262v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'Alembert function for exact non-smooth modal analysis of the bar in unilateral contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Local well-posedness of a Hamiltonian regularisation of the Saint-Venant system with uneven bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Guelmame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101115⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MAA.2022.v29.n3.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984137v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal regularity for all time for entropy solutions of conservation laws in $BV^s$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Animesh Jana</w:t>
+                <w:t xml:space="preserve">D'Alembert function for exact non-smooth modal analysis of the bar in unilateral contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00030-020-00649-5⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495036v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Sugimoto's model of nonlinear acoustics in an array of Helmholtz resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal regularity for all time for entropy solutions of conservation laws in $BV^s$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Guelmame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animesh Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1280624⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (5), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-020-00649-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186692v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic formulation of a $2 \times 2$ hyperbolic system arising in gas chromatography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a Sugimoto's model of nonlinear acoustics in an array of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2020030⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (4), pp.1704-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1280624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471783v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularizing effect for conservation laws with a Lipschitz convex flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Billel Guelmame</w:t>
+                <w:t xml:space="preserve">Kinetic formulation of a $2 \times 2$ hyperbolic system arising in gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n8.a6⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.869-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943834v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Le Thi</w:t>
+                <w:t xml:space="preserve">Regularizing effect for conservation laws with a Lipschitz convex flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (8), pp.2223-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n8.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305719v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal smoothing effect for multidimensional scalar conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Castelli</w:t>
+                <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.018⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.54-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290871v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing effect in $BV_\Phi$ for entropy solutions of scalar conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">On the maximal smoothing effect for multidimensional scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.02.026⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133725v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Smoothing effect in $BV_\Phi$ for entropy solutions of scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 451, pp.712-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185980v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian and Lagrangian formulations in $BV^s$ for gas-solid chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+                <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yue-Jun Peng</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n6.a10⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.190-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258286v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation on the Method of Strained Coordinates for Vibrations with Weak Grazing Unilateral Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eulerian and Lagrangian formulations in $BV^s$ for gas-solid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ly Tong</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Jun Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-014-1860-9⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (6), pp.1665 - 1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n6.a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143612v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Model For Ratings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitation on the Method of Strained Coordinates for Vibrations with Weak Grazing Unilateral Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140969324⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-014-1860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143609v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional BV spaces and first applications to scalar conservation laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+                <w:t xml:space="preserve">A Continuous Model For Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219891614500209⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (2), pp.420-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140969324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785747v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency waves and the maximal smoothing effect for nonlinear scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (3), pp.2160-2184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/120880367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576662v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a critical nonlinear neutral delay differential equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional BV spaces and first applications to scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.655-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891614500209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743970v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between periodic elastic waves and two contact nonlinearities</w:t>
+                <w:t xml:space="preserve">Stability of a critical nonlinear neutral delay differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202511500229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.2368-2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549051v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Method of Strained Coordinates for Vibrations with Weak Unilateral Springs</w:t>
+                <w:t xml:space="preserve">Interaction between periodic elastic waves and two contact nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rousselet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxq045⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511500229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395351v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549051v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging lemmas with a force term in the transport equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Method of Strained Coordinates for Vibrations with Weak Unilateral Springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.10.009⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (02), pp.251-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxq045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874401v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Stability with respect to weak limit for a Hyperbolic System arising from Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (3), pp.301-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/MAA.2010.v17.n3.a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOW UP AT THE HYPERBOLIC BOUNDARY FOR A $ 2 × 2$ SYSTEM ARISING FROM CHEMICAL ENGINEERING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+                <w:t xml:space="preserve">Averaging lemmas with a force term in the transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219891610002116⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (2), pp.113-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403226v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilatation of a one-dimensional nonlinear crack impacted by a periodic elastic wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BLOW UP AT THE HYPERBOLIC BOUNDARY FOR A $ 2 × 2$ SYSTEM ARISING FROM CHEMICAL ENGINEERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/080741021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891610002116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339279v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics with critical vanishing viscosity for one-dimensional semilinear initial value problems</w:t>
+                <w:t xml:space="preserve">Dilatation of a one-dimensional nonlinear crack impacted by a periodic elastic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RMI/546⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (3), pp.735-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080741021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145732v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic models in gas-solid chromatography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric optics with critical vanishing viscosity for one-dimensional semilinear initial value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.549-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387202v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of weak entropy solutions for gas chromatography system with one or two active species and non convex isotherms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hyperbolic models in gas-solid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.29-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387192v1</w:t>
+                <w:t xml:space="preserve">hal-00387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some mathematical results on a system of transport equations with an algebraic constraint describing fixed-bed adsorption of gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Existence of weak entropy solutions for gas chromatography system with one or two active species and non convex isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2005.07.082⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2007.v5.n1.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387187v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites d'images de suites et limite de fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMS : revue de la filière mathématiques [2004-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 116 (2), pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etonnante précision de la méthode des moindres carrés pour des séries chronologiques issues de modèles linéaires fortement perturbés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some mathematical results on a system of transport equations with an algebraic constraint describing fixed-bed adsorption of gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 313 (2), pp.551-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2005.07.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312346v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of nonlinear geometric optics for entropy solutions of multidimensional scalar conservation laws</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etonnante précision de la méthode des moindres carrés pour des séries chronologiques issues de modèles linéaires fortement perturbés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 467, pp.855-867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312334v1</w:t>
+                <w:t xml:space="preserve">hal-01312346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculatrices, nombres positifs, précisions relatives, pourcentages et distance logarithmique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of nonlinear geometric optics for entropy solutions of multidimensional scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Qiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 222 (2), pp.439-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2005.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312347v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-based distances and Berry-Esseen like inequalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculatrices, nombres positifs, précisions relatives, pourcentages et distance logarithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 458, pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312340v1</w:t>
+                <w:t xml:space="preserve">hal-01312347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong relaxation of the isothermal Euler system to the heat equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier-based distances and Berry-Esseen like inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Rascle</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-002-8154-7⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 135 (2), pp.115-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s006050200010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312344v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of the isothermal Euler-Poisson system to the Drift-Diffusion equations</w:t>
+                <w:t xml:space="preserve">Strong relaxation of the isothermal Euler system to the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/qam/1770652⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.239-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-002-8154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanishing pressure in gas dynamics equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relaxation of the isothermal Euler-Poisson system to the Drift-Diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/PL00001502⟩</w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 58 (3), pp.511-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/qam/1770652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01312338v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyennes, iterations et convergence quadratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vanishing pressure in gas dynamics equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMS : revue de la filière mathématiques [2004-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (1), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale convergence result for a nonlinear scalar conservation law in one space variable</w:t>
+                <w:t xml:space="preserve">Moyennes, iterations et convergence quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 17 (3), pp.221-238</w:t>
+              <w:t xml:space="preserve">RMS : revue de la filière mathématiques [2004-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3-4, pp.359-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312326v1</w:t>
+                <w:t xml:space="preserve">hal-01312349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections of one-dimensional oscillations</w:t>
               </w:r>
@@ -4597,2583 +4610,2577 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03605309808821362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-scale convergence result for a nonlinear scalar conservation law in one space variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (3), pp.221-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing Linear Mode, instability, ergodicity, for N-degree-of-freedom vibro-impact systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th Symposium of the European Network for Non Smooth Dynamics, FAU Erlangen-Nürnberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuseppe Capobianco, Sep 2025, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elo, a universal ranking system with pairwise comparisons. The pairing effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population dynamics: Model design, optimization &amp; control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Rey, Christophe Henry, Paola Goatin, Abderrahmane Habbal, Ludovic Mailleret, Oct 2025, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First return time on the contact hyperplane near a grazing linear mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées du GdR EX-MODELI en l'honneur de Claude-Henri Lamarque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR EX-MODELI, Oct 2024, Villeurbanne (INSA-Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-conservative and non-strictly hyperbolic diagonal system related to crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AIMS Conference on Dynamical Systems, Differential equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Wilmington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional BV spaces for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ulysseus Spring School in PDEs (USSPDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleinik's inequality for Lipschitz convex flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar on PDE ( partial differential equation ) and related areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shyam Sundar Ghoshal, Jan 2022, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of entropy solutions in BVs for a non-conservative and non-strictly hyperbolic diagonal system modelling 2 dislocations in cristallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canum 2022 - 45eme Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence du classement Elo, du microscopique au mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Analyse appliquée Nice-Toulon-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth solutions for nonlinear elastic waves with softening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Berjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYP2018 - 17th International Conference on Hyperbolic PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto BRESSAN, Marha Lewicka, Dehua Wang, Yuxi Zheng, Jun 2018, College Park, United States. pp.304-3011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence in $BV^s$ for $2 \times 2$ systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPDE The fifth international conference on nonlinear evolutionary partial differential equations-theories and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Song Jiang, Congming Li, Tatsien Li, Chengjie Liu, Yue-Jun Peng, Weike Wang, Ya-Guang Wang, Feng Xie, Tong Yang, Dec 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional spaces and conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Conference on Hyperbolic Problems: Theory, Numerics, Applications: Hyp2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klingenberg C.; Westdickenberg M., Aug 2016, Aachen, Germany. pp.285-293, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91545-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of neutral delay differential equations modeling wave propagation in cracked media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Madrid, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/proc.2015.0678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between ultrasonic waves and nonlinear cracks with finite compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Analyse Appliquée Nice-Toulon-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sokly Heng</w:t>
+                <w:t xml:space="preserve">Oscillating waves and optimal smoothing effect for one-dimensional nonlinear scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Ancona, Alberto Bressan, Pierangelo Marcati, Andrea Marson, Jun 2012, Padoue, Italy. pp.709-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186031v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating waves and optimal smoothing effect for one-dimensional nonlinear scalar conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Castelli</w:t>
+                <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabio Ancona, Alberto Bressan, Pierangelo Marcati, Andrea Marson, Jun 2012, Padoue, Italy. pp.709-716</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785529v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up or not blow-up at the hyperbolic boundary for a chemistry model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyp 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of elastic waves with contact nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du GdR 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of elastic waves with contact nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of the GDRE-US 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of periodic elastic waves by nonlinear cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Waves WAVES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lemmes de moyenne avec un terme de force dans l’équation de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire: Equations aux Dérivées Partielles. Centre de Mathématiques Laurent Schwartz. Ecole Polytechnique. 2009–2010, Exp. No. XV, 14 pp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques résultats mathématiques sur un système hyperbolique modélisant la chromatographie en phase gazeuse avec prise en compte de l’effet de sorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Expansions of Vibrations with Small Unilateral Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Ultrasonic Wave Propagation in Non Homogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anglet, France. pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301936v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Expansions of Vibrations with Small Unilateral Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques résultats mathématiques sur un système hyperbolique modélisant la chromatographie en phase gazeuse avec prise en compte de l’effet de sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Wave Propagation in Non Homogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Anglet, France. pp.173-182</w:t>
+              <w:t xml:space="preserve">SMAI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444688v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On convex combinations of grazing linear modes for 2-degree-of-freedom vibro-impact systems with 1:2 resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Le Thi</w:t>
+                <w:t xml:space="preserve">One-sided Lipschitz inequality for scalar balance laws with time-dependent source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05504162v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-sided Lipschitz inequality for scalar balance laws with time-dependent source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rida Harb</w:t>
+                <w:t xml:space="preserve">Weighted residual solution methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05462127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted residual solution methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Computing the Elo Stationary Distribution for Two Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Man Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155148v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Elo Stationary Distribution for Two Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Arturo Man Castillo</w:t>
+                <w:t xml:space="preserve">Efficient algorithms computing p-variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675789v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithms computing p-variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimen Daoudi</w:t>
+                <w:t xml:space="preserve">First Return Time near grazing linear modes of discrete vibro-impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7935,51 +7942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CBACDDB"/>
+    <w:nsid w:val="CCFB0D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8166,51 +8173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-junca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0445-255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172096103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837968" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Harb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145112v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478872v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Guelmame" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-022-10171-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Parmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669742v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.103960" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849987v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00887-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895603v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Pal Choudhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351783" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2022.v29.n3.a4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495036v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-00649-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186692v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n8.a6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133725v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.02.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-014-1860-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576662v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.01.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549051v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00395351v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxq045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2010.v17.n3.a5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403226v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339279v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080741021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/546" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.07.082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Qiang Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.04.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006050200010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92D9BAD965E37F24AD6C38A433EAC901080E05B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-002-8154-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A9D962A3290F9577C2ECD5C4395F1694552595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1770652" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF63BAD3CB34AF7CB8546CC76197FD9E9BA104E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605309808821362" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994898v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_23" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143712v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0678" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282572v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Man Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532444v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Elbaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krifa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Spinelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-junca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0445-255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172096103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837968" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Harb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145112v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478872v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Guelmame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-022-10171-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Parmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669742v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.103960" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849987v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00887-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895603v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Pal Choudhury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2022.v29.n3.a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495036v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-00649-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186692v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n8.a6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133725v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.02.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-014-1860-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576662v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549051v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00395351v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxq045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2010.v17.n3.a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403226v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339279v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080741021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.07.082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Qiang Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.04.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006050200010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92D9BAD965E37F24AD6C38A433EAC901080E05B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-002-8154-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A9D962A3290F9577C2ECD5C4395F1694552595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312342v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1770652" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF63BAD3CB34AF7CB8546CC76197FD9E9BA104E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605309808821362" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994898v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143712v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Man Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532444v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Elbaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krifa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Spinelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>