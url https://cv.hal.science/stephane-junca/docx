--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1951,209 +1951,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal smoothing effect for multidimensional scalar conservation laws</w:t>
+                <w:t xml:space="preserve">Smoothing effect in $BV_\Phi$ for entropy solutions of scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 155, pp.207-218. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 451, pp.712-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290871v1</w:t>
+                <w:t xml:space="preserve">hal-01133725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing effect in $BV_\Phi$ for entropy solutions of scalar conservation laws</w:t>
+                <w:t xml:space="preserve">On the maximal smoothing effect for multidimensional scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 451, pp.712-735. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133725v2</w:t>
+                <w:t xml:space="preserve">hal-01290871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
               </w:r>
@@ -3381,200 +3381,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics with critical vanishing viscosity for one-dimensional semilinear initial value problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperbolic models in gas-solid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.29-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145732v1</w:t>
+                <w:t xml:space="preserve">hal-00387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic models in gas-solid chromatography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric optics with critical vanishing viscosity for one-dimensional semilinear initial value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.549-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387202v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of weak entropy solutions for gas chromatography system with one or two active species and non convex isotherms</w:t>
               </w:r>
@@ -5805,213 +5805,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between ultrasonic waves and nonlinear cracks with finite compressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Analyse Appliquée Nice-Toulon-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185973v1</w:t>
+                <w:t xml:space="preserve">hal-01310479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between ultrasonic waves and nonlinear cracks with finite compressibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Analyse Appliquée Nice-Toulon-Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310479v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating waves and optimal smoothing effect for one-dimensional nonlinear scalar conservation laws</w:t>
               </w:r>
@@ -7942,51 +7942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCFB0D13"/>
+    <w:nsid w:val="A77A5FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8173,51 +8173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-junca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0445-255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172096103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837968" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Harb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145112v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478872v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Guelmame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-022-10171-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Parmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669742v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.103960" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849987v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00887-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895603v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Pal Choudhury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2022.v29.n3.a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495036v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-00649-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186692v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n8.a6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133725v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.02.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-014-1860-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576662v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549051v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00395351v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxq045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2010.v17.n3.a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403226v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339279v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080741021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.07.082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Qiang Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.04.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006050200010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92D9BAD965E37F24AD6C38A433EAC901080E05B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-002-8154-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A9D962A3290F9577C2ECD5C4395F1694552595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312342v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1770652" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF63BAD3CB34AF7CB8546CC76197FD9E9BA104E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605309808821362" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994898v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143712v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Man Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532444v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Elbaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krifa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Spinelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-junca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0445-255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172096103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837968" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Harb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145112v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478872v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Guelmame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-022-10171-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Parmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669742v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.103960" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849987v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00887-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895603v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Pal Choudhury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2022.v29.n3.a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495036v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-00649-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186692v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n8.a6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133725v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.02.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-014-1860-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576662v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549051v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00395351v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxq045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2010.v17.n3.a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403226v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339279v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080741021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/546" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.07.082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Qiang Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.04.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006050200010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92D9BAD965E37F24AD6C38A433EAC901080E05B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-002-8154-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A9D962A3290F9577C2ECD5C4395F1694552595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312342v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1770652" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF63BAD3CB34AF7CB8546CC76197FD9E9BA104E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605309808821362" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994898v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143712v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Man Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532444v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Elbaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krifa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Spinelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>