--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -136,50 +136,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">311837968</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RwcDjk0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -228,4495 +249,4495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OLEINIK INEQUALITY FOR A CLASS OF HETEROGENEOUS BALANCE LAWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.22-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On convex combinations of grazing linear modes for 2-degree-of-freedom vibro-impact systems with 1:2 resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HNUE Journal of Science: Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 71 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLEINIK INEQUALITY FOR SCALAR AUTONOMOUS BALANCE LAWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145112v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global weak solutions of a Hamiltonian regularised Burgers equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L Pego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.1561-1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10884-022-10171-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher regularity for entropy solutions of conservation laws with geometrically constrained discontinuous flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Parmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 56 (5), pp.6121-6136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1604199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional regularity for conservation laws with discontinuous flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Parmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 75, pp.103960. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2023.103960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy solutions to a non-conservative and non-strictly hyperbolic diagonal system inspired by dislocation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00028-023-00887-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy solutions in BV&amp;lt;sup&amp;gt;s&amp;lt;/sup&amp;gt; for a class of triangular systems involving a transport equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupam Pal Choudhury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.791-817. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1351783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895603v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entropy solutions in BV&amp;lt;sup&amp;gt;s&amp;lt;/sup&amp;gt; for a class of triangular systems involving a transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Pal Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Guelmame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.791-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1351783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957546v2</w:t>
+                <w:t xml:space="preserve">hal-02895603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian regularisation of the unidimensional barotropic Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64, 22p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local well-posedness of a Hamiltonian regularisation of the Saint-Venant system with uneven bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (3), pp.295-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MAA.2022.v29.n3.a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Alembert function for exact non-smooth modal analysis of the bar in unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal regularity for all time for entropy solutions of conservation laws in $BV^s$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (5), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00030-020-00649-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Sugimoto's model of nonlinear acoustics in an array of Helmholtz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (4), pp.1704-1722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1280624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic formulation of a $2 \times 2$ hyperbolic system arising in gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.869-888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/krm.2020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularizing effect for conservation laws with a Lipschitz convex flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (8), pp.2223-2238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n8.a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, pp.54-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing effect in $BV_\Phi$ for entropy solutions of scalar conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">On the maximal smoothing effect for multidimensional scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.02.026⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133725v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal smoothing effect for multidimensional scalar conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Smoothing effect in $BV_\Phi$ for entropy solutions of scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 451, pp.712-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290871v1</w:t>
+                <w:t xml:space="preserve">hal-01133725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.190-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian and Lagrangian formulations in $BV^s$ for gas-solid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Jun Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (6), pp.1665 - 1685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n6.a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation on the Method of Strained Coordinates for Vibrations with Weak Grazing Unilateral Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.197-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-014-1860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Model For Ratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (2), pp.420-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140969324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency waves and the maximal smoothing effect for nonlinear scalar conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fractional BV spaces and first applications to scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.655-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891614500209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120880367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576662v3</w:t>
+                <w:t xml:space="preserve">hal-00785747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional BV spaces and first applications to scalar conservation laws</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High frequency waves and the maximal smoothing effect for nonlinear scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (3), pp.2160-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120880367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219891614500209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00785747v1</w:t>
+                <w:t xml:space="preserve">hal-00576662v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a critical nonlinear neutral delay differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.2368-2391. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between periodic elastic waves and two contact nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (4), pp.41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511500229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549051v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Method of Strained Coordinates for Vibrations with Weak Unilateral Springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (02), pp.251-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imamat/hxq045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Stability with respect to weak limit for a Hyperbolic System arising from Gas Chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Averaging lemmas with a force term in the transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (2), pp.113-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/MAA.2010.v17.n3.a5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00387499v1</w:t>
+                <w:t xml:space="preserve">hal-00874401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging lemmas with a force term in the transport equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strong Stability with respect to weak limit for a Hyperbolic System arising from Gas Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.301-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MAA.2010.v17.n3.a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00874401v1</w:t>
+                <w:t xml:space="preserve">hal-00387499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLOW UP AT THE HYPERBOLIC BOUNDARY FOR A $ 2 × 2$ SYSTEM ARISING FROM CHEMICAL ENGINEERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2), pp.297-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891610002116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilatation of a one-dimensional nonlinear crack impacted by a periodic elastic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (3), pp.735-761. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080741021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic models in gas-solid chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geometric optics with critical vanishing viscosity for one-dimensional semilinear initial value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.549-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387202v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics with critical vanishing viscosity for one-dimensional semilinear initial value problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hyperbolic models in gas-solid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.29-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145732v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of weak entropy solutions for gas chromatography system with one or two active species and non convex isotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.67-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2007.v5.n1.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites d'images de suites et limite de fonction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some mathematical results on a system of transport equations with an algebraic constraint describing fixed-bed adsorption of gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMS : revue de la filière mathématiques [2004-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 313 (2), pp.551-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2005.07.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312350v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some mathematical results on a system of transport equations with an algebraic constraint describing fixed-bed adsorption of gases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Limites d'images de suites et limite de fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RMS : revue de la filière mathématiques [2004-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (2), pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387187v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etonnante précision de la méthode des moindres carrés pour des séries chronologiques issues de modèles linéaires fortement perturbés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 467, pp.855-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of nonlinear geometric optics for entropy solutions of multidimensional scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gui-Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 222 (2), pp.439-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculatrices, nombres positifs, précisions relatives, pourcentages et distance logarithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 458, pp.395-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-based distances and Berry-Esseen like inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 135 (2), pp.115-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s006050200010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong relaxation of the isothermal Euler system to the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (2), pp.239-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-002-8154-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of the isothermal Euler-Poisson system to the Drift-Diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 58 (3), pp.511-521. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/qam/1770652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing pressure in gas dynamics equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 51 (1), pp.143-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyennes, iterations et convergence quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMS : revue de la filière mathématiques [2004-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3-4, pp.359-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections of one-dimensional oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23 (3-4), pp.727-759. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605309808821362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-scale convergence result for a nonlinear scalar conservation law in one space variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.221-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4726,2628 +4747,2628 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing Linear Mode, instability, ergodicity, for N-degree-of-freedom vibro-impact systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th Symposium of the European Network for Non Smooth Dynamics, FAU Erlangen-Nürnberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuseppe Capobianco, Sep 2025, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elo, a universal ranking system with pairwise comparisons. The pairing effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population dynamics: Model design, optimization &amp; control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Rey, Christophe Henry, Paola Goatin, Abderrahmane Habbal, Ludovic Mailleret, Oct 2025, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First return time on the contact hyperplane near a grazing linear mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées du GdR EX-MODELI en l'honneur de Claude-Henri Lamarque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR EX-MODELI, Oct 2024, Villeurbanne (INSA-Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-conservative and non-strictly hyperbolic diagonal system related to crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AIMS Conference on Dynamical Systems, Differential equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Wilmington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional BV spaces for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ulysseus Spring School in PDEs (USSPDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleinik's inequality for Lipschitz convex flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Guelmame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar on PDE ( partial differential equation ) and related areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shyam Sundar Ghoshal, Jan 2022, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of entropy solutions in BVs for a non-conservative and non-strictly hyperbolic diagonal system modelling 2 dislocations in cristallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canum 2022 - 45eme Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence du classement Elo, du microscopique au mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Analyse appliquée Nice-Toulon-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth solutions for nonlinear elastic waves with softening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Berjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYP2018 - 17th International Conference on Hyperbolic PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto BRESSAN, Marha Lewicka, Dehua Wang, Yuxi Zheng, Jun 2018, College Park, United States. pp.304-3011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence in $BV^s$ for $2 \times 2$ systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPDE The fifth international conference on nonlinear evolutionary partial differential equations-theories and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Song Jiang, Congming Li, Tatsien Li, Chengjie Liu, Yue-Jun Peng, Weike Wang, Ya-Guang Wang, Feng Xie, Tong Yang, Dec 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional spaces and conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Conference on Hyperbolic Problems: Theory, Numerics, Applications: Hyp2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klingenberg C.; Westdickenberg M., Aug 2016, Aachen, Germany. pp.285-293, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91545-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of neutral delay differential equations modeling wave propagation in cracked media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Madrid, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/proc.2015.0678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between ultrasonic waves and nonlinear cracks with finite compressibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Analyse Appliquée Nice-Toulon-Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310479v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interactions between ultrasonic waves and nonlinear cracks with finite compressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Analyse Appliquée Nice-Toulon-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185973v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating waves and optimal smoothing effect for one-dimensional nonlinear scalar conservation laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokly Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabio Ancona, Alberto Bressan, Pierangelo Marcati, Andrea Marson, Jun 2012, Padoue, Italy. pp.709-716</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785529v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oscillating waves and optimal smoothing effect for one-dimensional nonlinear scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Ancona, Alberto Bressan, Pierangelo Marcati, Andrea Marson, Jun 2012, Padoue, Italy. pp.709-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186031v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up or not blow-up at the hyperbolic boundary for a chemistry model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourdarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyp 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of elastic waves with contact nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du GdR 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of elastic waves with contact nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of the GDRE-US 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of periodic elastic waves by nonlinear cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Waves WAVES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lemmes de moyenne avec un terme de force dans l’équation de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire: Equations aux Dérivées Partielles. Centre de Mathématiques Laurent Schwartz. Ecole Polytechnique. 2009–2010, Exp. No. XV, 14 pp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Expansions of Vibrations with Small Unilateral Contact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelques résultats mathématiques sur un système hyperbolique modélisant la chromatographie en phase gazeuse avec prise en compte de l’effet de sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Wave Propagation in Non Homogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Anglet, France. pp.173-182</w:t>
+              <w:t xml:space="preserve">SMAI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444688v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques résultats mathématiques sur un système hyperbolique modélisant la chromatographie en phase gazeuse avec prise en compte de l’effet de sorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Expansions of Vibrations with Small Unilateral Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Ultrasonic Wave Propagation in Non Homogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anglet, France. pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301936v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-sided Lipschitz inequality for scalar balance laws with time-dependent source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted residual solution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Elo Stationary Distribution for Two Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Man Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient algorithms computing p-variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Return Time near grazing linear modes of discrete vibro-impact systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional BV solutions for $2 \times 2$ systems of conservation laws with a genuinely nonlinear field and a linearly degenerate field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractions to update Elo ratings for round-robin tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7357,416 +7378,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Invariant Measure for a Two-Player Elo Rating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arturo Man Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LJAD, Université Côte d'Azur, Nice, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of some algorithms to compute fractal total variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Côte d'Azur. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of the Elo rating system for a Bernoulli model and round-robin tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Krifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université Côte D’Azur. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distances relatives sur $]0, +∞[$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LJAD, Université de Nice; IUFM de l'Académie de Nice. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation du système d'Euler isotherme avec amortissement vers l'équation de la chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LJAD, Université de Nice. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7776,105 +7797,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating waves for nonlinear conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Nice Sophia Antipolis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00845827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7942,51 +7963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A77A5FB6"/>
+    <w:nsid w:val="E0E55973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8173,51 +8194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-junca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0445-255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172096103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837968" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Harb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145112v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478872v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Guelmame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-022-10171-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Parmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669742v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.103960" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849987v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00887-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895603v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Pal Choudhury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2022.v29.n3.a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495036v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-00649-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186692v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n8.a6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133725v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.02.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-014-1860-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576662v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549051v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00395351v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxq045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2010.v17.n3.a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403226v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339279v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080741021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/546" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.07.082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Qiang Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.04.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006050200010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92D9BAD965E37F24AD6C38A433EAC901080E05B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-002-8154-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A9D962A3290F9577C2ECD5C4395F1694552595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312342v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1770652" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF63BAD3CB34AF7CB8546CC76197FD9E9BA104E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605309808821362" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994898v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143712v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Man Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532444v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Elbaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krifa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Spinelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-junca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0445-255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172096103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837968" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RwcDjk0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349926v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Harb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145112v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478872v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Guelmame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-022-10171-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Parmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669742v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.103960" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849987v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00887-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895603v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Pal Choudhury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2022.v29.n3.a4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495036v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-00649-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186692v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n8.a6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133725v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.02.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-014-1860-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969324" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576662v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.01.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549051v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00395351v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxq045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.10.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2010.v17.n3.a5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403226v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339279v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080741021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/546" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.07.082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Qiang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.04.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006050200010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92D9BAD965E37F24AD6C38A433EAC901080E05B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-002-8154-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A9D962A3290F9577C2ECD5C4395F1694552595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1770652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF63BAD3CB34AF7CB8546CC76197FD9E9BA104E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312349v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605309808821362" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994898v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143712v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0678" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675789v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Man Castillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Daoudi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532444v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Elbaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Spinelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>