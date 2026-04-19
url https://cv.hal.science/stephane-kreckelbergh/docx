--- v0 (2026-03-24)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Kreckelbergh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.37-45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of source location in a network of gravitational wave interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Clapson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, 082004 (8p.). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.74.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00099454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global control of the Virgo experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 550, pp.467-489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.03.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(2 3 3) vicinal surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Repain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2004.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a close supernova gravitational wave burst in a network of interferometers, neutrino and optical detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.201-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of filters for detecting gravitational wave bursts in interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.062004. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.062004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence and coherent data analysis methods for gravitational wave bursts in a network of interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.102001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.68.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elliptical tiling method to generate a 2-dimensional set of templates for gravitational wave search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67, pp.102003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vinassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and validation of a biogas hybrid SOFC/MG emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vinassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Intelligent Energy Systems (IWIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIES.2014.6957053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Energy Storage System with Unique Power Electronic Interface for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologie Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.669540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC - System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbour industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La StationENR pour sensibiliser aux énergies renouvelables par la modélisation de micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 Démonstrations, Conférence sur l'Ergonomie et Interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of filters for gravitational wave burst detection by interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Gravitational Wave Data Analysis Workshop (GWDAW 2002),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Kyoto, Japan. pp.S829-S839, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/20/17/326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle longitudinal et caractérisation optique du détecteur Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Kreckelbergh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.37-45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of source location in a network of gravitational wave interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Clapson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, 082004 (8p.). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.74.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00099454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global control of the Virgo experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 550, pp.467-489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.03.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a close supernova gravitational wave burst in a network of interferometers, neutrino and optical detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.201-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(2 3 3) vicinal surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Repain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2004.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of filters for detecting gravitational wave bursts in interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.062004. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.062004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence and coherent data analysis methods for gravitational wave bursts in a network of interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.102001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.68.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elliptical tiling method to generate a 2-dimensional set of templates for gravitational wave search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67, pp.102003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vinassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and validation of a biogas hybrid SOFC/MG emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vinassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Intelligent Energy Systems (IWIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIES.2014.6957053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Energy Storage System with Unique Power Electronic Interface for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologie Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.669540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbour industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC - System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La StationENR pour sensibiliser aux énergies renouvelables par la modélisation de micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 Démonstrations, Conférence sur l'Ergonomie et Interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of filters for gravitational wave burst detection by interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Gravitational Wave Data Analysis Workshop (GWDAW 2002),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Kyoto, Japan. pp.S829-S839, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/20/17/326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle longitudinal et caractérisation optique du détecteur Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00099454v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bizouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Clapson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.082004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBMSWSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.03.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PNBWZHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bizouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Brisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.062004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.68.102001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Bizouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/20/17/326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GMWDSWW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00099454v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bizouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Clapson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.082004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBMSWSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bizouard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Brisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.03.034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PNBWZHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.062004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.68.102001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Bizouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/20/17/326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GMWDSWW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>