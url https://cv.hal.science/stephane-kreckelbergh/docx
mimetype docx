--- v1 (2026-04-19)
+++ v2 (2026-05-14)
@@ -1,51 +1,10508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Kreckelbergh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.37-45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of source location in a network of gravitational wave interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Clapson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, 082004 (8p.). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.74.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00099454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global control of the Virgo experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 550, pp.467-489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.03.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a close supernova gravitational wave burst in a network of interferometers, neutrino and optical detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.201-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(2 3 3) vicinal surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Repain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2004.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of filters for detecting gravitational wave bursts in interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.062004. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.062004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence and coherent data analysis methods for gravitational wave bursts in a network of interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.102001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.68.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elliptical tiling method to generate a 2-dimensional set of templates for gravitational wave search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67, pp.102003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vinassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and validation of a biogas hybrid SOFC/MG emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vinassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Intelligent Energy Systems (IWIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIES.2014.6957053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Energy Storage System with Unique Power Electronic Interface for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologie Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.669540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbour industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC - System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La StationENR pour sensibiliser aux énergies renouvelables par la modélisation de micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 Démonstrations, Conférence sur l'Ergonomie et Interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of filters for gravitational wave burst detection by interferometric detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Gravitational Wave Data Analysis Workshop (GWDAW 2002),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Kyoto, Japan. pp.S829-S839, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/20/17/326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle longitudinal et caractérisation optique du détecteur Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stephane Kreckelbergh </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00260101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00280610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00311847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00327138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00189890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.3466-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.46.003466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00113562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of source location in a network of gravitational wave interferometric detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Clapson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, 082004 (8p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.74.082004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00099454v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00191533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The global control of the Virgo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 550, pp.467-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.03.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step-induced structural modification of Co thin films deposited on Au(2 3 3) vicinal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2004.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of a close supernova gravitational wave burst in a network of interferometers, neutrino and optical detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.201-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of filters for detecting gravitational wave bursts in interferometric detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.062004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.67.062004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coincidence and coherent data analysis methods for gravitational wave bursts in a network of interferometric detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.102001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.68.102001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An elliptical tiling method to generate a 2-dimensional set of templates for gravitational wave search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.102003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and validation of a biogas hybrid SOFC/MG emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Barelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 IEEE International Workshop on Intelligent Energy Systems (IWIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIES.2014.6957053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Energy Storage System with Unique Power Electronic Interface for Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologie Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.669540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbor industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSTCC - System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbour industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Romania. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La StationENR pour sensibiliser aux énergies renouvelables par la modélisation de micro-réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergo'IHM 2012 Démonstrations, Conférence sur l'Ergonomie et Interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00174804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournefier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00293886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00280667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00190917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bignotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cerdonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00221039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00315415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00191056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00172279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00189562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00189561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00190903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00190863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of Virgo detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00191035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00189565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00190873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future Virgo Upgrades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00189559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00184660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GRB 050915a &amp; the Virgo detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00178917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Virgo status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00109660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00026008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00078956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The variable finesse locking technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00026004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental noise studies in Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgo upgrade investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Virgo automatic alignment system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00026007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00026009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00109665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Virgo detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournefier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgo status and commissioning results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babusc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shourbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of filters for gravitational wave burst detection by interferometric detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Gravitational Wave Data Analysis Workshop (GWDAW 2002),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Kyoto, Japan. pp.S829-S839, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/20/17/326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle longitudinal et caractérisation optique du détecteur Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00012159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +10642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00099454v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bizouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Clapson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.082004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBMSWSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bizouard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Brisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.03.034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PNBWZHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.062004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.68.102001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Bizouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/20/17/326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GMWDSWW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.003466" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00099454v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bizouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Clapson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.082004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.173" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBMSWSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rohart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.03.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PNBWZHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bizouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Brisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.062004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.68.102001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Bizouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025889v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/20/17/326" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GMWDSWW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>