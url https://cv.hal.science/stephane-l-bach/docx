--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -377,697 +377,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
+                <w:t xml:space="preserve">Research towards selective inhibition of the CLK3 kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
+                <w:t xml:space="preserve">Vinay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+                <w:t xml:space="preserve">Frédéric Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mast</w:t>
+                <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hurvois</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e202500470. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.2250-2259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.21.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408484v1</w:t>
+                <w:t xml:space="preserve">hal-05380390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research towards selective inhibition of the CLK3 kinase</w:t>
+                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Kumar Singh</w:t>
+                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Justaud</w:t>
+                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
+                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
+                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.2250-2259. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.21.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380390v1</w:t>
+                <w:t xml:space="preserve">hal-05336919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
+                <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
+                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hurvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336919v1</w:t>
+                <w:t xml:space="preserve">hal-05408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Synthesis of [1,3]Azaphospholo[4,5‐f]quino(xa)lines and 2,3‐Dihydro‐[1,3]azaphospholo[4,5‐f]quino(xa)line 1‐oxides</w:t>
+                <w:t xml:space="preserve">Sibiriline, a novel dual inhibitor of necroptosis and ferroptosis, prevents RIPK1 kinase activity and (phospho)lipid peroxidation as a potential therapeutic strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Dridi</w:t>
+                <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
+                <w:t xml:space="preserve">Melodie Mallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Piroud</w:t>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e202500080. </w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41420-025-02852-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975365v1</w:t>
+                <w:t xml:space="preserve">hal-05405086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibiriline, a novel dual inhibitor of necroptosis and ferroptosis, prevents RIPK1 kinase activity and (phospho)lipid peroxidation as a potential therapeutic strategy</w:t>
+                <w:t xml:space="preserve">On the Synthesis of [1,3]Azaphospholo[4,5‐f]quino(xa)lines and 2,3‐Dihydro‐[1,3]azaphospholo[4,5‐f]quino(xa)line 1‐oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delehouze</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Mallais</w:t>
+                <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Comte</w:t>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Charline Piroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.552. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41420-025-02852-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405086v1</w:t>
+                <w:t xml:space="preserve">hal-04975365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
               </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1717,961 +1717,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium 6-Oxo-7,13,16,22-tetraazatetracyclo[12.6.2.18,12.017,21]tricosa-1(20),8(23),9,11,14,16,18,21-octaen-2-yne-15-carboxylate</w:t>
+                <w:t xml:space="preserve">Practical approach to N-benzyl derivatives of 2-amino-8-methoxy-4H-chromene-3-carbonitrile by reductive amination: Exploration of their effects against protein kinases and in silico ADME profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blouet</w:t>
+                <w:t xml:space="preserve">Marwa Dhiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Letast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Ali Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Pinaud</w:t>
+                <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/M1735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1274 (Part 1), pp.134319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805282v1</w:t>
+                <w:t xml:space="preserve">hal-03867314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxazolo[5,4-f]quinoxaline-type selective inhibitors of glycogen synthase kinase-3α (GSK-3α): Development and impact on temozolomide treatment of glioblastoma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaled Elokely</w:t>
+                <w:t xml:space="preserve">Potassium 6-Oxo-7,13,16,22-tetraazatetracyclo[12.6.2.18,12.017,21]tricosa-1(20),8(23),9,11,14,16,18,21-octaen-2-yne-15-carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Letast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106456⟩</w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (4), pp.M1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/M1735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059446v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Biological Station in the era of cellular and molecular biology: Focus on the 50 last years of research on marine animals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colas</w:t>
+                <w:t xml:space="preserve">Oxazolo[5,4-f]quinoxaline-type selective inhibitors of glycogen synthase kinase-3α (GSK-3α): Development and impact on temozolomide treatment of glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Manal Nael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.C705BF49⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.106456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254376v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the nanostructure of MgO–Y2O3 composite ceramics using two-step sintering for high temperature mid infrared window applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Roscoff Biological Station in the era of cellular and molecular biology: Focus on the 50 last years of research on marine animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+                <w:t xml:space="preserve">Patrick Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horezan</w:t>
+                <w:t xml:space="preserve">Agnès Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.187⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.C705BF49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023577v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From benzofuro-, benzothieno- and 10-methylindolo-[2,3-b]-fused benzothiopyrano[4,3,2-de]quinolines to the corresponding benzothiopyrano[4,3,2-de]1,8-naphthyridines: synthesis and properties of these hexacyclic heteroaromatic compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the nanostructure of MgO–Y2O3 composite ceramics using two-step sintering for high temperature mid infrared window applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mongin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ04567B⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), pp.18187-18194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904365v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Novel Compounds Inhibiting the Kinase Activity of the CDK5/p25 Complex via Direct Binding to p25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riheb Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (9), pp.1452-1463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biochem.2c00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical approach to N-benzyl derivatives of 2-amino-8-methoxy-4H-chromene-3-carbonitrile by reductive amination: Exploration of their effects against protein kinases and in silico ADME profiling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Bouattour</w:t>
+                <w:t xml:space="preserve">From benzofuro-, benzothieno- and 10-methylindolo-[2,3-b]-fused benzothiopyrano[4,3,2-de]quinolines to the corresponding benzothiopyrano[4,3,2-de]1,8-naphthyridines: synthesis and properties of these hexacyclic heteroaromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Abid</w:t>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1274 (Part 1), pp.134319. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.258-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ04567B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867314v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t>
               </w:r>
@@ -2938,51 +2938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigratine as dual inhibitor of necroptosis and ferroptosis regulated cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Adonai Leon-Icaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,90 +3193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Activity Relationship Studies around DB18, a Potent and Selective Inhibitor of CLK Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anagani Kanaka Durga Bhavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasula Aparna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Solhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3455,295 +3455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines, Oxazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines and Pyrazino[ &amp;lt;i&amp;gt;b,e&amp;lt;/i&amp;gt; ]isatins: Synthesis from 6-Aminoquinoxalines and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+                <w:t xml:space="preserve">Joshua M. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (19), pp.2756-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428747v1</w:t>
+                <w:t xml:space="preserve">hal-03269555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines, Oxazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines and Pyrazino[ &amp;lt;i&amp;gt;b,e&amp;lt;/i&amp;gt; ]isatins: Synthesis from 6-Aminoquinoxalines and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua M. Sims</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mongin</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
+                <w:t xml:space="preserve">Florence Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (19), pp.2756-2763. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269555v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of thiazolidin-4-one analogue as selective GSK-3β inhibitor through structure based virtual screening</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakhuri Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betulin, a Newly Characterized Compound in Acacia auriculiformis Bark, Is a Multi-Target Protein Kinase Inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine A. Ahmadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Haruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Ermolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Boyarskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4399,90 +4399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of DB18, a potent inhibitor of CLK kinases with a high selectivity against DYRK1A kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anagani Kanaka Durga Bhavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasula Aparna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Solhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4527,1069 +4527,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canadian Prairie Plant Thermopsis rhombifolia Contains Luteolin, a Flavone that Inhibits Cyclin Dependent Kinase 9 and Arrest Cells in the G1-Phase of the Cell Cycle</w:t>
+                <w:t xml:space="preserve">Discovery of simplified benzazole fragments derived from the marine benzosceptrin B as necroptosis inhibitors involving the receptor interacting protein Kinase-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Tuescher</w:t>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Ermolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deserae Tailfeathers</w:t>
+                <w:t xml:space="preserve">Minh Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kernéis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+                <w:t xml:space="preserve">Agathe Vagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristo Nedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Health Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33211/jnhpr.12⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868334v1</w:t>
+                <w:t xml:space="preserve">hal-03004425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and kinase inhibitory potencies of new pyrido[3,4-g]quinazolines substituted at the 8-position</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Canadian Prairie Plant Thermopsis rhombifolia Contains Luteolin, a Flavone that Inhibits Cyclin Dependent Kinase 9 and Arrest Cells in the G1-Phase of the Cell Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tuescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deserae Tailfeathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kernéis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24820/ark.5550190.p011.268⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Health Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33211/jnhpr.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926291v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of C3 substituted chalcone‐based derivatives of 7‐azaindole as protein kinase inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lesetja Legoabe</w:t>
+                <w:t xml:space="preserve">Synthesis and kinase inhibitory potencies of new pyrido[3,4-g]quinazolines substituted at the 8-position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (7), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24820/ark.5550190.p011.268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906292v1</w:t>
+                <w:t xml:space="preserve">hal-02926291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of simplified benzazole fragments derived from the marine benzosceptrin B as necroptosis inhibitors involving the receptor interacting protein Kinase-1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and evaluation of C3 substituted chalcone‐based derivatives of 7‐azaindole as protein kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vagneux</w:t>
+                <w:t xml:space="preserve">Malikotsi Qhobosheane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristo Nedev</w:t>
+                <w:t xml:space="preserve">Lesetja Legoabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 201, pp.112337. </w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004425v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new series of flavopiridol-like structures as kinase inhibitors with high cytotoxic potency</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of 7-azaindole derivatives bearing benzocycloalkanone motifs as protein kinase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+                <w:t xml:space="preserve">Malikotsi A Qhobosheane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bignon</w:t>
+                <w:t xml:space="preserve">Lesetja J Legoabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112355⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (11), pp.115468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036489v1</w:t>
+                <w:t xml:space="preserve">hal-03869358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of 7-azaindole derivatives bearing benzocycloalkanone motifs as protein kinase inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of selected 7-azaindole derivatives as CDK9/Cyclin T and Haspin inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianie Pieterse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesetja J Legoabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M Beteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115468⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.1449 - 1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-020-02560-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869358v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La levure modèle et outil… aussi pour la recherche thérapeutique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colas</w:t>
+                <w:t xml:space="preserve">Identification of a new series of flavopiridol-like structures as kinase inhibitors with high cytotoxic potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Blondel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020077⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199 (31), pp.112355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903981v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of selected 7-azaindole derivatives as CDK9/Cyclin T and Haspin inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lesetja J Legoabe</w:t>
+                <w:t xml:space="preserve">La levure modèle et outil… aussi pour la recherche thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M Beteck</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.1449 - 1462. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.504-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00044-020-02560-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868372v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CDK10/CycM in vitro Kinase Screening Assay and Identification of First Small-Molecule Inhibitors</w:t>
               </w:r>
@@ -5761,51 +5761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (1), pp.1840-1853. </w:t>
@@ -5869,51 +5869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myron Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,429 +5971,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of New 2-Phenylamino-4H-chromene-3-carbonitrile Derivatives and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+                <w:t xml:space="preserve">Rémy Le Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.88 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijoc.2020.102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404054v1</w:t>
+                <w:t xml:space="preserve">hal-03869130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple quinoxalines to potent oxazolo[5,4-f]quinoxaline inhibitors of glycogen-synthase kinase 3 (GSK3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duguépéroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Martínez</w:t>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9OB02002K⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396922v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New 2-Phenylamino-4H-chromene-3-carbonitrile Derivatives and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">From simple quinoxalines to potent oxazolo[5,4-f]quinoxaline inhibitors of glycogen-synthase kinase 3 (GSK3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duguépéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Guével</w:t>
+                <w:t xml:space="preserve">Ana Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.88 - 103. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.154-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ijoc.2020.102006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9OB02002K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869130v2</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilayered Potassium Vanadate K0.5V2O5 as Superior Cathode Material for Na‐ion Batteries</w:t>
               </w:r>
@@ -6548,64 +6548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Foll-Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cell Stress, Canonical and Non-Canonical Cell Death Modalities by Marine Natural Compounds and Derivatives, 17 (2), pp.93. </w:t>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.58-77. </w:t>
@@ -7192,77 +7192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7352,51 +7352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sfecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7633,51 +7633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Boukabcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necmi Dege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1192, pp.82 - 90. </w:t>
@@ -7709,619 +7709,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based design of novel quinoxaline-2-carboxylic acids and analogues as Pim-1 inhibitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+                <w:t xml:space="preserve">From Quinoxaline, Pyrido[2,3-b]pyrazine and Pyrido[3,4-b]pyrazine to Pyrazino-Fused Carbazoles and Carbolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Souab</w:t>
+                <w:t xml:space="preserve">Timothy Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.056⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23112961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408667v1</w:t>
+                <w:t xml:space="preserve">hal-03867783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anticancer activity of novel bisindolylhydroxymaleimide derivatives with potent GSK-3 kinase inhibition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Cahill</w:t>
+                <w:t xml:space="preserve">Structure-based design of novel quinoxaline-2-carboxylic acids and analogues as Pim-1 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin O'Shea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Mohamed Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011414v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+                <w:t xml:space="preserve">Synthesis and anticancer activity of novel bisindolylhydroxymaleimide derivatives with potent GSK-3 kinase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Winfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Michael Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (13), pp.2250-2255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.05.044⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (14), pp.4209-4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011408v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Quinoxaline, Pyrido[2,3-b]pyrazine and Pyrido[3,4-b]pyrazine to Pyrazino-Fused Carbazoles and Carbolines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Caytan</w:t>
+                <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Catherine Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (11), pp.2961. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.2250-2255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23112961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867783v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Aminophenones, a common precursor to N-aryl isatins and acridines endowed with bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,295 +8379,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined experimental and theoretical study of the thermal [3+2] cycloaddition of carbonyl ylides with activated alkenes</w:t>
+                <w:t xml:space="preserve">Phenytoin inhibits necroptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Hamza-Reguig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+                <w:t xml:space="preserve">Anne von Mässenhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis R Domingo</w:t>
+                <w:t xml:space="preserve">Wulf Tonnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Ríos-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Nina Himmerkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+                <w:t xml:space="preserve">Simon Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.12.052⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-018-0394-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695551v2</w:t>
+                <w:t xml:space="preserve">hal-03871390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenytoin inhibits necroptosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined experimental and theoretical study of the thermal [3+2] cycloaddition of carbonyl ylides with activated alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wulf Tonnus</w:t>
+                <w:t xml:space="preserve">Samira Hamza-Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Himmerkus</w:t>
+                <w:t xml:space="preserve">Luis R Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Parmentier</w:t>
+                <w:t xml:space="preserve">Mar Ríos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish Saleh</w:t>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.359. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1157, pp.276-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-018-0394-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871390v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cell cycle arrest on intermediate metabolism in the marine diatom &amp;lt;i&amp;gt;Phaeodactylum tricornutum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -9215,64 +9215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Hedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury S Halauko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9323,90 +9323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Protein-Protein Interaction Inhibitors Using a Bioluminescence Resonance Energy Transfer (BRET)–Based Assay in Yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Sartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Levati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9451,295 +9451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-pyridyl azoles using a deprotometalation-iodolysis-N-arylation sequence and evaluation of their antiproliferative activity in melanoma cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave synthesis of new 3-(3-aminopropyl)-5-arylidene-2-thioxo-1,3-thiazolidine-4-ones as potential Ser/Thr protein kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Halauko</w:t>
+                <w:t xml:space="preserve">Camille Déliko Dago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacothon Karime Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Alain Bekro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat A. Mamyrbekova-Bekro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Foll-Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.08.056⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (12), pp.2940--2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-016-1719-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875302v1</w:t>
+                <w:t xml:space="preserve">hal-01414293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave synthesis of new 3-(3-aminopropyl)-5-arylidene-2-thioxo-1,3-thiazolidine-4-ones as potential Ser/Thr protein kinase inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Alain Bekro</w:t>
+                <w:t xml:space="preserve">Synthesis of N-pyridyl azoles using a deprotometalation-iodolysis-N-arylation sequence and evaluation of their antiproliferative activity in melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Hedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janat A. Mamyrbekova-Bekro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Foll-Josselin</w:t>
+                <w:t xml:space="preserve">Yury Halauko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (12), pp.2940--2958. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (39), pp.6467 - 6476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00044-016-1719-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414293v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Natural Products from New Caledonia—A Review</w:t>
               </w:r>
@@ -9849,389 +9849,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic Development of New 3-(4-Arylmethylamino)butyl-5-arylidene-rhodanines under Microwave Irradiation and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Déliko Dago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Christelle Ambeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Wacothon-Karime Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Yves-Alain Békro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
+                <w:t xml:space="preserve">Janat Mamyrbékova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 105, pp.80-105. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (7), pp.12412-12435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules200712412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389861v1</w:t>
+                <w:t xml:space="preserve">hal-01187427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Development of New 3-(4-Arylmethylamino)butyl-5-arylidene-rhodanines under Microwave Irradiation and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Déliko Dago</w:t>
+                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ambeu</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wacothon-Karime Coulibaly</w:t>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Alain Békro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janat Mamyrbékova</w:t>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.80-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules200712412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamoxifen Inhibits CDK5 Kinase Activity by Interacting with p35/p25 and Modulates the Pattern of Tau Phosphorylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.472-482</w:t>
@@ -10683,51 +10683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Abida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10817,51 +10817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico approach for the discovery of CDK5/p25 interaction inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10950,51 +10950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First BRET-based screening assay performed in budding yeast leads to the discovery of CDK5/p25 interaction inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11096,51 +11096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential cellular targets of aloisine A by affinity chromatography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Haddoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Talarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (1), pp.72-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12842,64 +12842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR transparent Y2O3-MgO nanocomposite ceramic processed by sol-gel synthesis and two-step SPS sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12959,90 +12959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity Under Microwave Irradiation of 2-amino 4H-chromene-3-carbonitrile as tool for the construction of potential bioactive derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13084,103 +13084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
@@ -13209,77 +13209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13334,707 +13334,707 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée recherche en Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). FRA., Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimeria tenella induces p38 MAPK signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Days of the Research Federation in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigratine as first-in-class dual inhibitor of necroptosis and ferroptosis regulated cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867390v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-02793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14299,51 +14299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14435,51 +14435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Product Derivatives For Inhibiting Cellular Necroptosis, Ferroptosis And Oxytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14523,103 +14523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N1- and N7-substituted sibiriline derivatives and their use as inhibitor of cellular necroptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017064216. CO2GLYCO : Equipe de Chimie Organique 2-Glycochimie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14637,77 +14637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibiriline derivatives for use for preventing and/or treating disorders associated with cellular necroptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14924,51 +14924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabbugoddu Brahmaiah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nangunoori Sampath Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.21.172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dridi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Piroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Mallais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02852-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Richet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Letast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nael" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elokely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106456" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C705BF49" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.187" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04567B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Jabeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Parc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhiabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fakhfakh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfam Moradi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Emamgholipour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Moghimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835337v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Adonai Leon-Icaza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09019-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagani Kanaka Durga Bhavani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasula Aparna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Caputo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sartini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Elisi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101449" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100362" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanwar Singh Choudhary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakhuri Mehta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine A. Ahmadu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Haruna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Mustapha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis A. Lawal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154599" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Juillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuescher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deserae Tailfeathers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern&#233;is" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33211/jnhpr.12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p011.268" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi Qhobosheane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja Legoabe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13748" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004425v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vagneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Nedev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112337" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi A Qhobosheane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja J Legoabe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115468" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903981v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020077" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianie Pieterse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Beteck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02560-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571991v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Guichaoua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer M Yaron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00147" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron Wilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05334a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396922v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Roca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02002K" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869130v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijoc.2020.102006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02088007v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-El&#233;na Motuhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Foll-Josselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17020093" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Tazarki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knapp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Chatterjee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.052" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046526v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Mas&#322;yk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Janeczko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Martyna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Czernik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tokarska-Rodak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010153" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bartolini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.12.063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864455v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cec&#237;lia Nascimento da Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalci Jos&#233; Brondani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tem&#237;stocles &#205;talo de Santana" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda da Oliveira Borba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040169" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Dung Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sfecci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17100569" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870173v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maccesi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Spadoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00178" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Khaldoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Safer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Boukabcha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Dege" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.04.122" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011414v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Winfield" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cahill" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Shea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Pierce" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Langlais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112961" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.02.038" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871390v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von M&#228;ssenhausen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Tonnus" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Himmerkus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parmentier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Saleh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0394-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joomi Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Brown" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyung Kim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Burrows" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711642114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875290v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Sklepari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lougiakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papastathopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pouli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Marakos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.c16-00704" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhan Umirov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01903" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624382v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury S Halauko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555216689530" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.08.056" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414293v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;liko Dago" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon Karime Coulibaly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat A. Mamyrbekova-Bekro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-016-1719-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030058" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ambeu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon-Karime Coulibaly" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain B&#233;kro" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Mamyrb&#233;kova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200712412" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145976v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01248092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560496" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628754v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couturier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100139" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DPQXWS76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628746v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamdi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100138" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3SJDBLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guiffant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416056v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard-Tanvier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gug" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001981" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134950v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana dos Reis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002174" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169462v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600223" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169367v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iurisci" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Filipski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Reinhardt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Gianella-Borradori" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660470v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D2640M4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134947v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talarek" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2006.04.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867064v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Knockaert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500806200" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127591v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt855" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882056v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simoes Eugenio" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Imerzoukene" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Hamon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rapin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150068v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663490" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872422v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ammar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867390v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Goekjian" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871338v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serive" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch20" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hochard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch23" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870690v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545878v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabbugoddu Brahmaiah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nangunoori Sampath Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.21.172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Mallais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02852-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dridi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Piroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Richet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhiabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fakhfakh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Letast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nael" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elokely" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106456" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C705BF49" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.187" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Jabeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Parc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04567B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfam Moradi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Emamgholipour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Moghimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835337v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Adonai Leon-Icaza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09019-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagani Kanaka Durga Bhavani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasula Aparna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Caputo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sartini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Elisi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101449" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanwar Singh Choudhary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakhuri Mehta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine A. Ahmadu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Haruna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Mustapha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis A. Lawal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154599" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Juillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004425v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vagneux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Nedev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuescher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deserae Tailfeathers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern&#233;is" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33211/jnhpr.12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p011.268" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi Qhobosheane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja Legoabe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13748" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi A Qhobosheane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja J Legoabe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115468" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianie Pieterse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Beteck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02560-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020077" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571991v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Guichaoua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer M Yaron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00147" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron Wilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05334a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869130v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijoc.2020.102006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Roca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02002K" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02088007v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-El&#233;na Motuhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Foll-Josselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17020093" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Tazarki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knapp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Chatterjee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.052" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046526v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Mas&#322;yk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Janeczko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Martyna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Czernik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tokarska-Rodak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010153" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bartolini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.12.063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864455v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cec&#237;lia Nascimento da Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalci Jos&#233; Brondani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tem&#237;stocles &#205;talo de Santana" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda da Oliveira Borba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040169" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Dung Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sfecci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17100569" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870173v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maccesi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Spadoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00178" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Khaldoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Safer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Boukabcha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Dege" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.04.122" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867783v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Langlais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112961" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Winfield" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cahill" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Shea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Pierce" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.02.038" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von M&#228;ssenhausen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Tonnus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Himmerkus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parmentier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Saleh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0394-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joomi Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Brown" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyung Kim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Burrows" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711642114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875290v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Sklepari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lougiakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papastathopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pouli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Marakos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.c16-00704" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhan Umirov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01903" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624382v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury S Halauko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555216689530" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414293v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;liko Dago" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon Karime Coulibaly" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat A. Mamyrbekova-Bekro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-016-1719-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875302v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.08.056" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030058" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187427v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ambeu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon-Karime Coulibaly" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain B&#233;kro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Mamyrb&#233;kova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200712412" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145976v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01248092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560496" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628754v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couturier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100139" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DPQXWS76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628746v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamdi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100138" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3SJDBLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guiffant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416056v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard-Tanvier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gug" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001981" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134950v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana dos Reis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002174" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169462v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600223" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169367v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iurisci" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Filipski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Reinhardt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Gianella-Borradori" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660470v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D2640M4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134947v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talarek" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2006.04.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867064v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Knockaert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500806200" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127591v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt855" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882056v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simoes Eugenio" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Imerzoukene" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Hamon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rapin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150068v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663490" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872422v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ammar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867390v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Goekjian" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871338v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serive" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch20" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hochard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch23" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870690v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545878v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>