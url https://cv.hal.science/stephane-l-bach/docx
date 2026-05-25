--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,12211 +243,12345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+                <w:t xml:space="preserve">Ceramidonines, Fused 3,9‐Diazaperylenes, and Related Compounds: From Synthesis to Physicochemical Properties and Evaluation as Inhibitors of PIM Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Karcher</w:t>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+                <w:t xml:space="preserve">hal-05621473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research towards selective inhibition of the CLK3 kinase</w:t>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Kumar Singh</w:t>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Justaud</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.2250-2259. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.21.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380390v1</w:t>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
+                <w:t xml:space="preserve">Research towards selective inhibition of the CLK3 kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
+                <w:t xml:space="preserve">Vinay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
+                <w:t xml:space="preserve">Frédéric Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
+                <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
+                <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.2250-2259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.21.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336919v1</w:t>
+                <w:t xml:space="preserve">hal-05380390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
+                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
+                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mast</w:t>
+                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hurvois</w:t>
+                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e202500470. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408484v1</w:t>
+                <w:t xml:space="preserve">hal-05336919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibiriline, a novel dual inhibitor of necroptosis and ferroptosis, prevents RIPK1 kinase activity and (phospho)lipid peroxidation as a potential therapeutic strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delehouze</w:t>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Mallais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hurvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-025-02852-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405086v1</w:t>
+                <w:t xml:space="preserve">hal-05408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Synthesis of [1,3]Azaphospholo[4,5‐f]quino(xa)lines and 2,3‐Dihydro‐[1,3]azaphospholo[4,5‐f]quino(xa)line 1‐oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Dridi</w:t>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Piroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e202500080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202500080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Sibiriline, a novel dual inhibitor of necroptosis and ferroptosis, prevents RIPK1 kinase activity and (phospho)lipid peroxidation as a potential therapeutic strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delehouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Mallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400862⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-025-02852-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181232v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethaverine and Papaverine Target Cyclin-Dependent Kinase 5 and Inhibit Lung Cancer Cell Proliferation and Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Laure</w:t>
+                <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Royet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00023⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e202400862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609131v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS Investigation of Co–Ni Oxidized Compounds Surface Using Peak-On-Satellite Ratio. Application to Co 20 Ni 80 Passive Layer Structure and Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethaverine and Papaverine Target Cyclin-Dependent Kinase 5 and Inhibit Lung Cancer Cell Proliferation and Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Laïk</w:t>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Richet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05082⟩</w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.1377-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729466v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Thiazole-Fused [4,5-g] or [5,4-g]Quinazolin-8-ones and Their Quinazoline Analogues: Synthesis and Biological Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPS Investigation of Co–Ni Oxidized Compounds Surface Using Peak-On-Satellite Ratio. Application to Co 20 Ni 80 Passive Layer Structure and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+                <w:t xml:space="preserve">Stephane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph17111452⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (39), pp.40707-40722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783236v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Thiazole-Fused [4,5-g] or [5,4-g]Quinazolin-8-ones and Their Quinazoline Analogues: Synthesis and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giang Nam Pham</w:t>
+                <w:t xml:space="preserve">Cecile Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Dayras</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), pp.1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph17111452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397856v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical approach to N-benzyl derivatives of 2-amino-8-methoxy-4H-chromene-3-carbonitrile by reductive amination: Exploration of their effects against protein kinases and in silico ADME profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Dhiabi</w:t>
+                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bouattour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134319⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867314v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium 6-Oxo-7,13,16,22-tetraazatetracyclo[12.6.2.18,12.017,21]tricosa-1(20),8(23),9,11,14,16,18,21-octaen-2-yne-15-carboxylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Letast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (4), pp.M1735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/M1735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxazolo[5,4-f]quinoxaline-type selective inhibitors of glycogen synthase kinase-3α (GSK-3α): Development and impact on temozolomide treatment of glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Nael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134, pp.106456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Biological Station in the era of cellular and molecular biology: Focus on the 50 last years of research on marine animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical approach to N-benzyl derivatives of 2-amino-8-methoxy-4H-chromene-3-carbonitrile by reductive amination: Exploration of their effects against protein kinases and in silico ADME profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Dhiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cormier</w:t>
+                <w:t xml:space="preserve">Souhir Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Boutet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.C705BF49⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1274 (Part 1), pp.134319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254376v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the nanostructure of MgO–Y2O3 composite ceramics using two-step sintering for high temperature mid infrared window applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Roscoff Biological Station in the era of cellular and molecular biology: Focus on the 50 last years of research on marine animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Brard</w:t>
+                <w:t xml:space="preserve">Pierre Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Petit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.187⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.C705BF49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023577v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Novel Compounds Inhibiting the Kinase Activity of the CDK5/p25 Complex via Direct Binding to p25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riheb Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riheb Jabeur</w:t>
+                <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Corbel</w:t>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Loyer</w:t>
+                <w:t xml:space="preserve">Annabelle Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (9), pp.1452-1463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biochem.2c00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From benzofuro-, benzothieno- and 10-methylindolo-[2,3-b]-fused benzothiopyrano[4,3,2-de]quinolines to the corresponding benzothiopyrano[4,3,2-de]1,8-naphthyridines: synthesis and properties of these hexacyclic heteroaromatic compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Control of the nanostructure of MgO–Y2O3 composite ceramics using two-step sintering for high temperature mid infrared window applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Johan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Horezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ04567B⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), pp.18187-18194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904365v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">From benzofuro-, benzothieno- and 10-methylindolo-[2,3-b]-fused benzothiopyrano[4,3,2-de]quinolines to the corresponding benzothiopyrano[4,3,2-de]1,8-naphthyridines: synthesis and properties of these hexacyclic heteroaromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00137-23⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.258-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ04567B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168152v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinazoline-based VEGFR-2 inhibitors as potential anti-angiogenic agents: A contemporary perspective of SAR and molecular docking studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Setareh Moghimi</w:t>
+                <w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115626⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.e0013723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00137-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165313v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigratine as dual inhibitor of necroptosis and ferroptosis regulated cell death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcelle Hauteville</w:t>
+                <w:t xml:space="preserve">Quinazoline-based VEGFR-2 inhibitors as potential anti-angiogenic agents: A contemporary perspective of SAR and molecular docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfam Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Emamgholipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setareh Moghimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09019-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.115626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835337v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Nigratine as dual inhibitor of necroptosis and ferroptosis regulated cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delehouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Adonai Leon-Icaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Química Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09019-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592226v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Activity Relationship Studies around DB18, a Potent and Selective Inhibitor of CLK Kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Solhi</w:t>
+                <w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucindo Quintans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27196149⟩</w:t>
+              <w:t xml:space="preserve">Química Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828358v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Workflow for the Discovery of New Antimicrobial Compounds Targeting Bacterial RNA Polymerase Complex Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gian Marco Elisi</w:t>
+                <w:t xml:space="preserve">Structure Activity Relationship Studies around DB18, a Potent and Selective Inhibitor of CLK Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagani Kanaka Durga Bhavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasula Aparna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Solhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11101449⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857451v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines, Oxazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines and Pyrazino[ &amp;lt;i&amp;gt;b,e&amp;lt;/i&amp;gt; ]isatins: Synthesis from 6-Aminoquinoxalines and Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
+                <w:t xml:space="preserve">An Optimized Workflow for the Discovery of New Antimicrobial Compounds Targeting Bacterial RNA Polymerase Complex Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Levati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Minato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Marco Elisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100362⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11101449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269555v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Thiazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines, Oxazolo[5,4- &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt; ]quinoxalines and Pyrazino[ &amp;lt;i&amp;gt;b,e&amp;lt;/i&amp;gt; ]isatins: Synthesis from 6-Aminoquinoxalines and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua M. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (19), pp.2756-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428747v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of thiazolidin-4-one analogue as selective GSK-3β inhibitor through structure based virtual screening</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128375⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867355v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betulin, a Newly Characterized Compound in Acacia auriculiformis Bark, Is a Multi-Target Protein Kinase Inhibitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bilqis A. Lawal</w:t>
+                <w:t xml:space="preserve">Discovery of thiazolidin-4-one analogue as selective GSK-3β inhibitor through structure based virtual screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanwar Singh Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakhuri Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26154599⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331756v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Quinoxaline Derivatives as Dual Pim-1/2 Kinase Inhibitors: Design, Synthesis and Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Betulin, a Newly Characterized Compound in Acacia auriculiformis Bark, Is a Multi-Target Protein Kinase Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine A. Ahmadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delehouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Haruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukman Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilqis A. Lawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.867. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26040867⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (15), pp.4599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26154599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03272339v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Synthetic Simplified Marine Metabolite Analogues to New Selective Allosteric Inhibitor of Aurora B Kinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beátrice Josselin</w:t>
+                <w:t xml:space="preserve">New Quinoxaline Derivatives as Dual Pim-1/2 Kinase Inhibitors: Design, Synthesis and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02064⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26040867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154739v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03272339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Cavé</w:t>
+                <w:t xml:space="preserve">From Synthetic Simplified Marine Metabolite Analogues to New Selective Allosteric Inhibitor of Aurora B Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Ermolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (2), pp.1197-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of DB18, a potent inhibitor of CLK kinases with a high selectivity against DYRK1A kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabbugoddu Brahmaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anagani Kanaka Durga Bhavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasula Aparna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nangunoori Sampath Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Solhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.115962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of simplified benzazole fragments derived from the marine benzosceptrin B as necroptosis inhibitors involving the receptor interacting protein Kinase-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hristo Nedev</w:t>
+                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 201, pp.112337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112337⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004425v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canadian Prairie Plant Thermopsis rhombifolia Contains Luteolin, a Flavone that Inhibits Cyclin Dependent Kinase 9 and Arrest Cells in the G1-Phase of the Cell Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Tuescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deserae Tailfeathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kernéis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Health Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33211/jnhpr.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and kinase inhibitory potencies of new pyrido[3,4-g]quinazolines substituted at the 8-position</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+                <w:t xml:space="preserve">Discovery of simplified benzazole fragments derived from the marine benzosceptrin B as necroptosis inhibitors involving the receptor interacting protein Kinase-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Ermolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristo Nedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24820/ark.5550190.p011.268⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926291v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of C3 substituted chalcone‐based derivatives of 7‐azaindole as protein kinase inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Synthesis and kinase inhibitory potencies of new pyrido[3,4-g]quinazolines substituted at the 8-position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13748⟩</w:t>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (7), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24820/ark.5550190.p011.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906292v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of 7-azaindole derivatives bearing benzocycloalkanone motifs as protein kinase inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of C3 substituted chalcone‐based derivatives of 7‐azaindole as protein kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malikotsi Qhobosheane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesetja Legoabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115468⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), pp.1395-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869358v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of selected 7-azaindole derivatives as CDK9/Cyclin T and Haspin inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of 7-azaindole derivatives bearing benzocycloalkanone motifs as protein kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malikotsi A Qhobosheane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesetja J Legoabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-020-02560-1⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (11), pp.115468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868372v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new series of flavopiridol-like structures as kinase inhibitors with high cytotoxic potency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bignon</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of selected 7-azaindole derivatives as CDK9/Cyclin T and Haspin inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianie Pieterse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesetja J Legoabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M Beteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112355⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.1449 - 1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-020-02560-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036489v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La levure modèle et outil… aussi pour la recherche thérapeutique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a new series of flavopiridol-like structures as kinase inhibitors with high cytotoxic potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020077⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199 (31), pp.112355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903981v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a CDK10/CycM in vitro Kinase Screening Assay and Identification of First Small-Molecule Inhibitors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">La levure modèle et outil… aussi pour la recherche thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00147⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.504-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571991v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new disubstituted imidazo[1,2- b ]pyridazine derivatives as selective Haspin inhibitors. Synthesis, binding mode and anticancer biological evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a CDK10/CycM in vitro Kinase Screening Assay and Identification of First Small-Molecule Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared L Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Guichaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer M Yaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2020.1825408⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004407v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regorafenib analogues and their ferrocenic counterparts: synthesis and biological evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design of new disubstituted imidazo[1,2- b ]pyridazine derivatives as selective Haspin inhibitors. Synthesis, binding mode and anticancer biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj05334a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.1840-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2020.1825408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100285v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New 2-Phenylamino-4H-chromene-3-carbonitrile Derivatives and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Guével</w:t>
+                <w:t xml:space="preserve">Regorafenib analogues and their ferrocenic counterparts: synthesis and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myron Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ijoc.2020.102006⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (45), pp.19723-19733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj05334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869130v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple quinoxalines to potent oxazolo[5,4-f]quinoxaline inhibitors of glycogen-synthase kinase 3 (GSK3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duguépéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duguépéroux</w:t>
+                <w:t xml:space="preserve">Carlos Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Roca</w:t>
+                <w:t xml:space="preserve">Concepción Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.154-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9OB02002K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayered Potassium Vanadate K0.5V2O5 as Superior Cathode Material for Na‐ion Batteries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of New 2-Phenylamino-4H-chromene-3-carbonitrile Derivatives and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201902093⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.88 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijoc.2020.102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336034v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurymenolide A, a Novel Mitotic Spindle Poison from the New Caledonian Rhodophyta Phacelocarpus neurymenioides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilayered Potassium Vanadate K0.5V2O5 as Superior Cathode Material for Na‐ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Than Nguyen Huyhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daureen Batyrbekuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17020093⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (23), pp.5192-5198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201902093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088007v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pyrido[3,4-g]quinazoline derivatives as CLK1 and DYRK1A inhibitors: synthesis, biological evaluation and binding mode analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deep Chatterjee</w:t>
+                <w:t xml:space="preserve">Neurymenolide A, a Novel Mitotic Spindle Poison from the New Caledonian Rhodophyta Phacelocarpus neurymenioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia-Eléna Motuhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Foll-Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.052⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cell Stress, Canonical and Non-Canonical Cell Death Modalities by Marine Natural Compounds and Derivatives, 17 (2), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17020093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150788v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anti-Candida albicans Agent 4-AN Inhibits Multiple Protein Kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Tokarska-Rodak</w:t>
+                <w:t xml:space="preserve">New pyrido[3,4-g]quinazoline derivatives as CLK1 and DYRK1A inhibitors: synthesis, biological evaluation and binding mode analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Tazarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24010153⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.304-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046526v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, biological evaluation and X-ray crystallography of nanomolar multifunctional ligands targeting simultaneously acetylcholinesterase and glycogen synthase kinase-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Guével</w:t>
+                <w:t xml:space="preserve">The Anti-Candida albicans Agent 4-AN Inhibits Multiple Protein Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Masłyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Janeczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Martyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Czernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Tokarska-Rodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.12.063⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24010153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055769v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Evaluation of Arylsemicarbazone Derivatives as Potential Anticancer Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Fernanda da Oliveira Borba</w:t>
+                <w:t xml:space="preserve">Design, biological evaluation and X-ray crystallography of nanomolar multifunctional ligands targeting simultaneously acetylcholinesterase and glycogen synthase kinase-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Oukoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph12040169⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864455v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Biological Evaluation of Arylsemicarbazone Derivatives as Potential Anticancer Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cecília Nascimento da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalci José Brondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temístocles Ítalo de Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Oliveira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Fernanda da Oliveira Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164744v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinase-Based Screening of Marine Natural Extracts Leads to the Identification of a Cytotoxic High Molecular Weight Metabolite from the Mediterranean Sponge Crambe tailliezi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Delehouzé</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17100569⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864501v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Antimicrobials Targeting Bacterial RNA Polymerase Holoenzyme Assembly Identified with an &amp;lt;i&amp;gt;in Vivo&amp;lt;/i&amp;gt; BRET-Based Discovery Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Spadoni</w:t>
+                <w:t xml:space="preserve">Kinase-Based Screening of Marine Natural Extracts Leads to the Identification of a Cytotoxic High Molecular Weight Metabolite from the Mediterranean Sponge Crambe tailliezi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ngoc-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sfecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00178⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (10), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17100569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870173v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new isatin-aminorhodanine hybrids as PIM1 and CLK1 kinase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+                <w:t xml:space="preserve">New Antimicrobials Targeting Bacterial RNA Polymerase Holoenzyme Assembly Identified with an &amp;lt;i&amp;gt;in Vivo&amp;lt;/i&amp;gt; BRET-Based Discovery Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Levati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maccesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Spadoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.04.122⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.1727 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870645v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Quinoxaline, Pyrido[2,3-b]pyrazine and Pyrido[3,4-b]pyrazine to Pyrazino-Fused Carbazoles and Carbolines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of new isatin-aminorhodanine hybrids as PIM1 and CLK1 kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Khaldoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Boukabcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necmi Dege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23112961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1192, pp.82 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.04.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867783v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-based design of novel quinoxaline-2-carboxylic acids and analogues as Pim-1 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anticancer activity of novel bisindolylhydroxymaleimide derivatives with potent GSK-3 kinase inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">From Quinoxaline, Pyrido[2,3-b]pyrazine and Pyrido[3,4-b]pyrazine to Pyrazino-Fused Carbazoles and Carbolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23112961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011414v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Synthesis and anticancer activity of novel bisindolylhydroxymaleimide derivatives with potent GSK-3 kinase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Winfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (13), pp.2250-2255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.05.044⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (14), pp.4209-4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011408v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Aminophenones, a common precursor to N-aryl isatins and acridines endowed with bioactivities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picot</w:t>
+                <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.02.038⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.2250-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774406v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenytoin inhibits necroptosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danish Saleh</w:t>
+                <w:t xml:space="preserve">2-Aminophenones, a common precursor to N-aryl isatins and acridines endowed with bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-018-0394-3⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (15), pp.1785-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871390v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined experimental and theoretical study of the thermal [3+2] cycloaddition of carbonyl ylides with activated alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Hamza-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis R Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Ríos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1157, pp.276-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cell cycle arrest on intermediate metabolism in the marine diatom &amp;lt;i&amp;gt;Phaeodactylum tricornutum&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Phenytoin inhibits necroptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Mässenhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulf Tonnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Himmerkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711642114⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-018-0394-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875262v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Metabolites from the Deep Subseafloor Fungus Oidiodendron griseum UBOCC-A-114129</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Effect of cell cycle arrest on intermediate metabolism in the marine diatom &amp;lt;i&amp;gt;Phaeodactylum tricornutum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joomi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth H Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md15040111⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711642114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518044v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, docking study and kinase inhibitory activity of a number of new substituted pyrazolo[3,4-c]pyridines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Marakos</w:t>
+                <w:t xml:space="preserve">Li 2.0 Ni 0.67 N: a promising negative electrode material for Li-ion batteries with a soft structural response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurzhan Umirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1248/cpb.c16-00704⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.13815-13821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875290v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01626781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li 2.0 Ni 0.67 N: a promising negative electrode material for Li-ion batteries with a soft structural response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Bioactive Metabolites from the Deep Subseafloor Fungus Oidiodendron griseum UBOCC-A-114129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Navarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01903⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md15040111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01626781v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Systems Based on 2-Aminopyrimidines: Synthesis Combining Deprotolithiation-in situ Zincation with N -Arylation Reactions and Biological Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yury S Halauko</w:t>
+                <w:t xml:space="preserve">Synthesis, docking study and kinase inhibitory activity of a number of new substituted pyrazolo[3,4-c]pyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meropi Sklepari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Lougiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papastathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Marakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701004⟩</w:t>
+              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1248/cpb.c16-00704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624382v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Protein-Protein Interaction Inhibitors Using a Bioluminescence Resonance Energy Transfer (BRET)–Based Assay in Yeast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maillet</w:t>
+                <w:t xml:space="preserve">Fused Systems Based on 2-Aminopyrimidines: Synthesis Combining Deprotolithiation-in situ Zincation with N -Arylation Reactions and Biological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Hedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury S Halauko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slas Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2472555216689530⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (39), pp.5903-5915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839336v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave synthesis of new 3-(3-aminopropyl)-5-arylidene-2-thioxo-1,3-thiazolidine-4-ones as potential Ser/Thr protein kinase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Foll-Josselin</w:t>
+                <w:t xml:space="preserve">Screening for Protein-Protein Interaction Inhibitors Using a Bioluminescence Resonance Energy Transfer (BRET)–Based Assay in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Levati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-016-1719-3⟩</w:t>
+              <w:t xml:space="preserve">Slas Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.751 - 759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2472555216689530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414293v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-pyridyl azoles using a deprotometalation-iodolysis-N-arylation sequence and evaluation of their antiproliferative activity in melanoma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yury Halauko</w:t>
+                <w:t xml:space="preserve">Microwave synthesis of new 3-(3-aminopropyl)-5-arylidene-2-thioxo-1,3-thiazolidine-4-ones as potential Ser/Thr protein kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Déliko Dago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacothon Karime Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Alain Bekro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat A. Mamyrbekova-Bekro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Foll-Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.08.056⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (12), pp.2940--2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-016-1719-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875302v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Natural Products from New Caledonia—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia-Eléna Motuhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Payri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (3), pp.58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md14030058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Development of New 3-(4-Arylmethylamino)butyl-5-arylidene-rhodanines under Microwave Irradiation and Their Effects on Tumor Cell Lines and against Protein Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Déliko Dago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ambeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ambeu</w:t>
+                <w:t xml:space="preserve">Wacothon-Karime Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wacothon-Karime Coulibaly</w:t>
+                <w:t xml:space="preserve">Yves-Alain Békro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janat Mamyrbékova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (7), pp.12412-12435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules200712412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 105, pp.80-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen Inhibits CDK5 Kinase Activity by Interacting with p35/p25 and Modulates the Pattern of Tau Phosphorylation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Corbel</w:t>
+                <w:t xml:space="preserve">Synthesis, antileishmanial activity and cytotoxicity of 2,3-diaryl- and 2,3,8-trisubstituted imidazo[1,2-a]pyrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colas</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Bodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.381-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145976v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antileishmanial activity and cytotoxicity of 2,3-diaryl- and 2,3,8-trisubstituted imidazo[1,2-a]pyrazines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lizeth Bodero</w:t>
+                <w:t xml:space="preserve">Tamoxifen Inhibits CDK5 Kinase Activity by Interacting with p35/p25 and Modulates the Pattern of Tau Phosphorylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.472-482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03216056v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azine and Diazine Functionalization Using 2,2,6,6-Tetramethylpiperidino-Based Lithium–Metal Combinations: Application to the Synthesis of 5,9-Disubstituted Pyrido[3′,2′:4,5]pyrrolo[1,2-c] pyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Marquise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Marquise</w:t>
+                <w:t xml:space="preserve">Tan Tai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (20), pp.2811-2816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0035-1560496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Insight of Potassium Vanadates as Positive Electrode Materials for Li Batteries: Influence of the Long-Range and Local Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.1764-1772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic402897d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heni Abida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+                <w:t xml:space="preserve">Laurent Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rios</w:t>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico approach for the discovery of CDK5/p25 interaction inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guéritte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (7), pp.871-881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201100139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.201100139⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First BRET-based screening assay performed in budding yeast leads to the discovery of CDK5/p25 interaction inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Wang</w:t>
+                <w:t xml:space="preserve">Hadjira Bousserouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjira Bousserouel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (7), pp.860-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201100138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.201100138⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential cellular targets of aloisine A by affinity chromatography.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Corbel</w:t>
+                <w:t xml:space="preserve">Synthesis of Conjugates of 6-Aminophenanthridine and Guanabenz, Two Structurally Unrelated Prion Inhibitors, for the Determination of Their Cellular Targets by Affinity Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Haddoub</w:t>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guiffant</w:t>
+                <w:t xml:space="preserve">Déborah Tribouillard-Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lozach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gueyrard</w:t>
+                <w:t xml:space="preserve">Cécile Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.06.024⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (2), pp.279-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc900314n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416033v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive drug guanabenz is active in vivo against both yeast and mammalian prions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of potential cellular targets of aloisine A by affinity chromatography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Haddoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Tribouillard-Tanvier</w:t>
+                <w:t xml:space="preserve">Damien Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desban</w:t>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Gug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (4), pp.e1981. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (15), pp.5572-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416056v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Folding Activity of Ribosomal RNA Is a Selective Target of Two Unrelated Antiprion Drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">Antihypertensive drug guanabenz is active in vivo against both yeast and mammalian prions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Tribouillard-Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana dos Reis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002174⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.e1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134950v1</w:t>
+                <w:t xml:space="preserve">hal-00416056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of intracellular targets of small molecular weight chemical compounds using affinity chromatography.</w:t>
+                <w:t xml:space="preserve">Protein Folding Activity of Ribosomal RNA Is a Selective Target of Two Unrelated Antiprion Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guiffant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Déborah Tribouillard-Tanvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Meijer</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.200600223⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169462v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tumor control through circadian clock induction by Seliciclib, a cyclin-dependent kinase inhibitor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athos Gianella-Borradori</w:t>
+                <w:t xml:space="preserve">Identification of intracellular targets of small molecular weight chemical compounds using affinity chromatography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Tribouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Galons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-2086⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200600223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169367v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using budding yeast to screen for anti-prion drugs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Improved tumor control through circadian clock induction by Seliciclib, a cyclin-dependent kinase inhibitor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Iurisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Filipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athos Gianella-Borradori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (1), pp.58-67. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (22), pp.10720-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.200500001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-2086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660470v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A yeast-based assay to isolate drugs active against mammalian prions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Using budding yeast to screen for anti-prion drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Tribouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2006.04.005⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200500001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134947v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roscovitine Targets, Protein Kinases and Pyridoxal Kinase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A yeast-based assay to isolate drugs active against mammalian prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Tribouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Talarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m500806200⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (1), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867064v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman investigation of the structural changes in anatase LixTiO2 upon electrochemical lithium insertion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Roscovitine Targets, Protein Kinases and Pyridoxal Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.1200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280, pp.31208 - 31219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m500806200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03131945v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raman investigation of the structural changes in anatase LixTiO2 upon electrochemical lithium insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (7), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isolation of drugs active against mammalian prions using a yeast-based screening assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Talarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vierfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (9), pp.1075-1081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12457,1017 +12591,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of electronic conductivity by broadband dielectric spectroscopy of positive electrode materials of spinelle-type Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Aboaouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">momentom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibiriline, an inhibitor of regulated necrosis, protects mice against Acetaminophen-induced liver injury, alone or in combination with N-acetyl-cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Simoes Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Imerzoukene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piquet-Pellorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Association-for-the-Study-of-the-Liver Congress (EASL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR transparent Y2O3-MgO nanocomposite ceramic processed by sol-gel synthesis and two-step SPS sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense + Commercial Sensing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2663490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity Under Microwave Irradiation of 2-amino 4H-chromene-3-carbonitrile as tool for the construction of potential bioactive derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2015, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée recherche en Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). FRA., Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13477,404 +13611,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimeria tenella induces p38 MAPK signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Days of the Research Federation in Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13884,151 +14018,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigratine as first-in-class dual inhibitor of necroptosis and ferroptosis regulated cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14038,367 +14172,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine dinoflagellates as a source of new bioactive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Natural Products Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 2022, Bioactive Natural Products, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817905-5.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pigment Diversity: Applications and Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Serive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blue Biotechnology - Production and Use of Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.643-681, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527801718.ch20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Screening of marine resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14408,376 +14542,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Product Derivatives For Inhibiting Cellular Necroptosis, Ferroptosis And Oxytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2022/0096426 A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N1- and N7-substituted sibiriline derivatives and their use as inhibitor of cellular necroptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017064216. CO2GLYCO : Equipe de Chimie Organique 2-Glycochimie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibiriline derivatives for use for preventing and/or treating disorders associated with cellular necroptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delehouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2017/064217. CO2GLYCO : Equipe de Chimie Organique 2-Glycochimie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId530"/>
+      <w:footerReference w:type="default" r:id="rId532"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14924,51 +15058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabbugoddu Brahmaiah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nangunoori Sampath Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.21.172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Mallais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02852-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dridi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Piroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Richet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhiabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fakhfakh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Letast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nael" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elokely" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106456" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C705BF49" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.187" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Jabeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Parc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04567B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfam Moradi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Emamgholipour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Moghimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835337v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Adonai Leon-Icaza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09019-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagani Kanaka Durga Bhavani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasula Aparna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Caputo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sartini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Elisi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101449" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanwar Singh Choudhary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakhuri Mehta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine A. Ahmadu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Haruna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Mustapha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis A. Lawal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154599" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Juillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004425v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vagneux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Nedev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuescher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deserae Tailfeathers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern&#233;is" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33211/jnhpr.12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p011.268" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi Qhobosheane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja Legoabe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13748" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi A Qhobosheane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja J Legoabe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115468" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianie Pieterse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Beteck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02560-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020077" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571991v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Guichaoua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer M Yaron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00147" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron Wilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05334a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869130v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijoc.2020.102006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Roca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02002K" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02088007v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-El&#233;na Motuhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Foll-Josselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17020093" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Tazarki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knapp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Chatterjee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.052" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046526v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Mas&#322;yk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Janeczko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Martyna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Czernik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tokarska-Rodak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010153" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bartolini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.12.063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864455v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cec&#237;lia Nascimento da Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalci Jos&#233; Brondani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tem&#237;stocles &#205;talo de Santana" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda da Oliveira Borba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040169" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Dung Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sfecci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17100569" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870173v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maccesi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Spadoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00178" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Khaldoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Safer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Boukabcha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Dege" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.04.122" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867783v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Langlais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112961" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Winfield" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cahill" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Shea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Pierce" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.02.038" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von M&#228;ssenhausen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Tonnus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Himmerkus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parmentier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Saleh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0394-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joomi Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Brown" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyung Kim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Burrows" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711642114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875290v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Sklepari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lougiakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papastathopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pouli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Marakos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.c16-00704" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhan Umirov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01903" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624382v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury S Halauko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555216689530" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414293v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;liko Dago" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon Karime Coulibaly" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat A. Mamyrbekova-Bekro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-016-1719-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875302v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.08.056" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030058" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187427v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ambeu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon-Karime Coulibaly" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain B&#233;kro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Mamyrb&#233;kova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200712412" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145976v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01248092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560496" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628754v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couturier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100139" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DPQXWS76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628746v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamdi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100138" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3SJDBLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guiffant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416056v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard-Tanvier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gug" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001981" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134950v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana dos Reis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002174" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169462v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600223" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169367v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iurisci" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Filipski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Reinhardt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Gianella-Borradori" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660470v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D2640M4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134947v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talarek" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2006.04.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867064v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Knockaert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500806200" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127591v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt855" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882056v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simoes Eugenio" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Imerzoukene" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Hamon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rapin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150068v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663490" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872422v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ammar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867390v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Goekjian" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871338v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serive" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch20" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hochard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch23" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870690v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545878v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabbugoddu Brahmaiah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nangunoori Sampath Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.21.172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dridi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Piroud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Mallais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02852-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Richet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Letast" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nael" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elokely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhiabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134319" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C705BF49" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Jabeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Parc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00691" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.187" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04567B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfam Moradi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Emamgholipour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Moghimi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115626" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835337v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delehouz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Adonai Leon-Icaza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Hauteville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09019-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagani Kanaka Durga Bhavani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasula Aparna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196149" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Caputo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sartini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Elisi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101449" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100362" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanwar Singh Choudhary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakhuri Mehta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128375" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine A. Ahmadu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Haruna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Mustapha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis A. Lawal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Juillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Josselin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02064" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115962" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuescher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deserae Tailfeathers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern&#233;is" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33211/jnhpr.12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004425v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vagneux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Nedev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112337" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p011.268" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi Qhobosheane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja Legoabe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13748" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikotsi A Qhobosheane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesetja J Legoabe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115468" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianie Pieterse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Beteck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02560-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020077" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Johnson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Guichaoua" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer M Yaron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron Wilde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05334a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396922v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Roca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02002K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869130v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijoc.2020.102006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02088007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-El&#233;na Motuhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Foll-Josselin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17020093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150788v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Tazarki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knapp" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Chatterjee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.052" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Mas&#322;yk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Janeczko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Martyna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Czernik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tokarska-Rodak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010153" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bartolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.12.063" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864455v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cec&#237;lia Nascimento da Cruz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalci Jos&#233; Brondani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tem&#237;stocles &#205;talo de Santana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda da Oliveira Borba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040169" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Dung Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sfecci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17100569" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maccesi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guerra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Spadoni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00178" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870645v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Khaldoun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Safer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Boukabcha" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Dege" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.04.122" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Langlais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112961" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Winfield" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cahill" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Shea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Pierce" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.02.038" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871390v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von M&#228;ssenhausen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Tonnus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Himmerkus" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parmentier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Saleh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0394-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875262v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joomi Kim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Brown" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyung Kim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Burrows" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711642114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhan Umirov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01903" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875290v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Sklepari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lougiakis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papastathopoulos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pouli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Marakos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.c16-00704" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624382v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury S Halauko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555216689530" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414293v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;liko Dago" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon Karime Coulibaly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat A. Mamyrbekova-Bekro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-016-1719-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030058" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187427v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ambeu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacothon-Karime Coulibaly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain B&#233;kro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Mamyrb&#233;kova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200712412" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145976v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01248092v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Nguyen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560496" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couturier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100139" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DPQXWS76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628746v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamdi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100138" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3SJDBLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gug" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard-Tanvier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900314n" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416033v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guiffant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.024" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416056v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001981" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134950v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana dos Reis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002174" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169462v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600223" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169367v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iurisci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Filipski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Reinhardt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Gianella-Borradori" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2086" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660470v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D2640M4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134947v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talarek" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2006.04.005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867064v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Knockaert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500806200" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127591v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt855" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882056v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simoes Eugenio" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Imerzoukene" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Hamon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rapin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150068v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663490" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872422v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ammar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867390v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Goekjian" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871338v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serive" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch20" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871307v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hochard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch23" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870690v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545901v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545878v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>