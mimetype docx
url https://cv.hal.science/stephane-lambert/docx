--- v0 (2026-03-14)
+++ v1 (2026-04-06)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -365,4911 +365,4885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Performance of a Geocell-Reinforced Sand: Laboratory Investigation Through Drained Monotonic Triaxial Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental investigation of the interaction between near-critical debris flows and flexible barriers: Focus on successive surges and cable failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Elouanas Asseli</w:t>
+                <w:t xml:space="preserve">Miao Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hamrouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Gheris</w:t>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40999-025-01171-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 366, pp.108645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315603v1</w:t>
+                <w:t xml:space="preserve">hal-05554942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of near-critical debris flows by flexible barriers: an experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Performance of a Geocell-Reinforced Sand: Laboratory Investigation Through Drained Monotonic Triaxial Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Elouanas Asseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Huo</w:t>
+                <w:t xml:space="preserve">Ismail Benessalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmin Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Abderrahim Gheris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-4115-2025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.2509-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40999-025-01171-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393425v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and performance analysis of novel waste EPS bead-sand composite cushions for rockfall mitigation: An integrated experimental and numerical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuaixing Yan</w:t>
+                <w:t xml:space="preserve">Capture of near-critical debris flows by flexible barriers: an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2025.06.007⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (10), pp.4115-4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-4115-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149676v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the simulation-based quantification of energy dissipation in rockfall protection structures: Case of an articulated wall modelled with the NSCD method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and performance analysis of novel waste EPS bead-sand composite cushions for rockfall mitigation: An integrated experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Meree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongpo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaixing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-024-04222-9⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (6), pp.1314-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2025.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767017v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Facing Systems for Surficial Slope Stabilisation: A Literature Review</w:t>
+                <w:t xml:space="preserve">On the simulation-based quantification of energy dissipation in rockfall protection structures: Case of an articulated wall modelled with the NSCD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.5425-5446. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (2), pp.1957-1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10706-024-02883-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-024-04222-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04674338v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767017v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian inference based inverse analysis of the impact response of a rockfall protection structure: Application towards warning and survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 321, pp.118800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2268706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.118800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250117v1</w:t>
+                <w:t xml:space="preserve">hal-04582717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference based inverse analysis of the impact response of a rockfall protection structure: Application towards warning and survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Flexible Facing Systems for Surficial Slope Stabilisation: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 321, pp.118800. </w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.5425-5446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.118800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10706-024-02883-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582717v2</w:t>
+                <w:t xml:space="preserve">hal-04674338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2268706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917626v1</w:t>
+                <w:t xml:space="preserve">hal-04250117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian interface based calibration of a novel rockfall protection structure modelled in the Non-smooth contact dynamics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.116936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917623v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian interface based calibration of a novel rockfall protection structure modelled in the Non-smooth contact dynamics framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Acary</w:t>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rocio Ceron Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039263v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Impact Responses of an Innovative Rockfall Protection Structure Made of Articulated Concrete Blocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-022-02957-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951781v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Impact Responses of an Innovative Rockfall Protection Structure Made of Articulated Concrete Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.5983-6000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-022-02957-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129220v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Model-Based Procedure for Quantifying the On-Site Efficiency of Rockfall Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (2), pp.487-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00603-020-02298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+                <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020009⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.639-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442349v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse sous impact de murs pare-blocs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Furet</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Lorentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 163, pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020017⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 163, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129197v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of the response of slender protective structures to rockfall impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse sous impact de murs pare-blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2019-0147⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Generic Computational Approach for Flexible Rockfall Barrier Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of the response of slender protective structures to rockfall impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-019-01878-6⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (8), pp.1215-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2019-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152238v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the predictive capabilities of discrete element models for flexible rockfall barriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Toward a Generic Computational Approach for Flexible Rockfall Barrier Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103365⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.4475-4496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-019-01878-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610272v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment of existing rockfall protection embankments based on an impact strength criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the predictive capabilities of discrete element models for flexible rockfall barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dugelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987509v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">A. Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mentani</w:t>
+                <w:t xml:space="preserve">L Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (4), pp.1097 - 1109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency assessment of existing rockfall protection embankments based on an impact strength criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052903⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608562v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding cable modeling: An attempt at a unified formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Chanut</w:t>
+                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.10.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.12/ 052903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987525v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete dynamic modelling of the mechanical behaviour of a granular soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingran Zhang</w:t>
+                <w:t xml:space="preserve">Sliding cable modeling: An attempt at a unified formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130-131, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987529v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM Modeling of a Flexible Barrier Impacted by a Dry Granular Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Albaba</w:t>
+                <w:t xml:space="preserve">Discrete dynamic modelling of the mechanical behaviour of a granular soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-017-1286-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987522v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Discrete Mechanical Model of Steel Rings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+                <w:t xml:space="preserve">DEM Modeling of a Flexible Barrier Impacted by a Dry Granular Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (9), pp.04017087. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (11), pp.3029-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-017-1286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987518v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of force chains in granular materials: from statics to dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nho Gia Hien Nguyen</w:t>
+                <w:t xml:space="preserve">Nonlinear Discrete Mechanical Model of Steel Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1194332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (9), pp.04017087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802804v1</w:t>
+                <w:t xml:space="preserve">hal-01987518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gottardi</w:t>
+                <w:t xml:space="preserve">The role of force chains in granular materials: from statics to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nho Gia Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7-8), pp.874-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1194332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504640v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete/continuous coupled approach for modeling impacts on cellular geostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Breugnot</w:t>
+                <w:t xml:space="preserve">Accounting for the variability of rock detachment conditions in designing rockfall protection structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0886-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.365-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-015-2084-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601958v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the variability of rock detachment conditions in designing rockfall protection structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-015-2084-0⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987688v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliability-Based Approach for the Design of Rockfall Protection Fences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">A discrete/continuous coupled approach for modeling impacts on cellular geostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (1), pp.247-259. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1831-1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-013-0540-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0886-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987752v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between microstructure and loading applied by a granular flow to a rigid wall using DEM modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Albaba</w:t>
+                <w:t xml:space="preserve">A Reliability-Based Approach for the Design of Rockfall Protection Fences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Chareyre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-015-0579-8⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-013-0540-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601959v1</w:t>
+                <w:t xml:space="preserve">hal-01987752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">Relation between microstructure and loading applied by a granular flow to a rigid wall using DEM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (5), pp.603-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-015-0579-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600644v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original testing apparatus for rapid pull-out test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the environmental impact of shredded tires as embankment fill material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aprialdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Fabien Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jenck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Widyarti</w:t>
+                <w:t xml:space="preserve">Benoit Charrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9744/CED.16.2.61-67⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (5), pp.469-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2013-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600655v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Rapid Pull Out Response of Geotextile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aprialdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Erizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Widyarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-scale investigation of the kinematic response of a rockfall protection embankment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original testing apparatus for rapid pull-out test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aprialdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- [.]erizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Widyarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-1269-2014⟩</w:t>
+              <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9744/CED.16.2.61-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012223v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the environmental impact of shredded tires as embankment fill material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fouillen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Charrasse</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2013-0194⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855501v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des pneumatiques déchiquetés utilisés pour la construction d’ouvrages en remblai</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-scale investigation of the kinematic response of a rockfall protection embankment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.HS.02⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.1269 - 1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-1269-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787632v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.26-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rockfall protection embankments: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental des pneumatiques déchiquetés utilisés pour la construction d’ouvrages en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 154, pp.77-88. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 hors série, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2012.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.HS.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987728v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Design of rockfall protection embankments: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154, pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596025v1</w:t>
+                <w:t xml:space="preserve">hal-01987728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of external testing methods to assess damage on rockfall protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.704-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5297,1680 +5271,1810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial compressive behavior of scrapped tire and sand-filled wire netted geocell with a geotextile envelope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987764v1</w:t>
+                <w:t xml:space="preserve">hal-02596025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les merlons pare-blocs : de l'expérimentation à la simulation numérique</w:t>
+                <w:t xml:space="preserve">Uniaxial compressive behavior of scrapped tire and sand-filled wire netted geocell with a geotextile envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Heymann</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.23⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541479v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the impact response of geocells as components of rockfall protection embankments</w:t>
+                <w:t xml:space="preserve">Les merlons pare-blocs : de l'expérimentation à la simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (2), p. 459 - p. 467. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 198 - p. 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-9-459-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455337v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative type of rockfall protection fence on forested slopes specially designed for low energy events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the impact response of geocells as components of rockfall protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), p. 459 - p. 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-9-459-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457599v1</w:t>
+                <w:t xml:space="preserve">hal-00455337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element method (DEM) numerical modeling of double-twisted hexagonal mesh</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+                <w:t xml:space="preserve">An innovative type of rockfall protection fence on forested slopes specially designed for low energy events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (EGU2009-3059), 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591300v1</w:t>
+                <w:t xml:space="preserve">hal-00457599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de geo-cellules sous impact application aux ouvrages pare-blocs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete element method (DEM) numerical modeling of double-twisted hexagonal mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2007119051⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (8), pp.1104-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/t08-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589731v1</w:t>
+                <w:t xml:space="preserve">hal-02591300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach to geo-composite cellular structures subjected to rock impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique de geo-cellules sous impact application aux ouvrages pare-blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (13), pp.1477-1515. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119, pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2007119051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01824032v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of cellular geo-composite structure under localized impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Multiscale approach to geo-composite cellular structures subjected to rock impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Derache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of civil engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692830⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (13), pp.1477-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588537v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRENGTH CHARACTERISTICS OF TYRE CHIPS-SAND MIXTURES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of cellular geo-composite structure under localized impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Balachowski</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Derache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987906v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a geo-composite cell using discrete analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">STRENGTH CHARACTERISTICS OF TYRE CHIPS-SAND MIXTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (1-2), pp.55-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586763v1</w:t>
+                <w:t xml:space="preserve">hal-01987906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité ou équivalence des matériaux naturels et synthétiques pour l'étanchéité d'ouvrages de stockage des déchets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling a geo-composite cell using discrete analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (8), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2005.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464590v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géotextiles : fonctions, caractéristiques et dimensionnement</w:t>
+                <w:t xml:space="preserve">Complémentarité ou équivalence des matériaux naturels et synthétiques pour l'étanchéité d'ouvrages de stockage des déchets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 22, p. 17 - p. 25</w:t>
+              <w:t xml:space="preserve">, 2001, 28, p. 3 - p. 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464010v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre géotextile du barrage de Torcy-Vieux (Saône et Loire) : prélèvements et analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les géotextiles : fonctions, caractéristiques et dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.31-39</w:t>
+              <w:t xml:space="preserve">, 2000, 22, p. 17 - p. 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578924v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristique significative des géocomposites de drainage : la transmissivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre géotextile du barrage de Torcy-Vieux (Saône et Loire) : prélèvements et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoana Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meydiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.25-30</w:t>
+              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578923v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des géomembranes en altitude : retour d'expérience sur des géomembranes en PVC-P</w:t>
+                <w:t xml:space="preserve">Caractéristique significative des géocomposites de drainage : la transmissivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tcharkhtchi</w:t>
+                <w:t xml:space="preserve">V. Meydiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.89-95</w:t>
+              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578931v1</w:t>
+                <w:t xml:space="preserve">hal-02578923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géomembranes</w:t>
+                <w:t xml:space="preserve">Utilisation des géomembranes en altitude : retour d'expérience sur des géomembranes en PVC-P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tcharkhtchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.89-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11, p. 27 - p. 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6980,483 +7084,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rockfall Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118601532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goetz</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02607363v1</w:t>
+                <w:t xml:space="preserve">hal-03048813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall Engineering</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118601532⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.30, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048813v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE; Wiley, pp.464, 2011, 9781848212565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomécanique des instabilités rocheuses : du déclenchement à l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science Publications, pp.9, 2010, 978-2746229907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomembranes. Guide de choix sous l'angle des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Polytechnique de Montréal, pp.274, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7524,51 +7628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68CD01B4"/>
+    <w:nsid w:val="50F16CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7755,51 +7859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12172493X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9857-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Michez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures11020071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Elouanas Asseli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hamrouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Gheris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-025-01171-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Meree" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixing Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.06.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02957-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kister" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63GSH8G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1286-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0886-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0579-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aprialdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jenck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]erizal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Widyarti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9744/CED.16.2.61-67" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erizal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1269-2014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.HS.02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-459-2009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t08-036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.604" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LNT3FXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Derache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692830" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balachowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2005.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBHPQTF0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578924v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Testemale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578923v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meydiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578931v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tcharkhtchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461031v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Rollin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12172493X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9857-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Michez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures11020071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Elouanas Asseli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hamrouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Gheris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-025-01171-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Meree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixing Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.06.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02957-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63GSH8G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1286-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0886-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0579-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aprialdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jenck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erizal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Widyarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]erizal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9744/CED.16.2.61-67" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1269-2014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.HS.02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-459-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t08-036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.604" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LNT3FXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Derache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balachowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2005.11.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBHPQTF0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Testemale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meydiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tcharkhtchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048813v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Rollin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>