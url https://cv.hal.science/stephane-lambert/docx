--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -967,685 +967,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767017v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference based inverse analysis of the impact response of a rockfall protection structure: Application towards warning and survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+                <w:t xml:space="preserve">Flexible Facing Systems for Surficial Slope Stabilisation: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 321, pp.118800. </w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.5425-5446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.118800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10706-024-02883-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582717v2</w:t>
+                <w:t xml:space="preserve">hal-04674338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Facing Systems for Surficial Slope Stabilisation: A Literature Review</w:t>
+                <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.5425-5446. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10706-024-02883-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2268706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674338v1</w:t>
+                <w:t xml:space="preserve">hal-04250117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian inference based inverse analysis of the impact response of a rockfall protection structure: Application towards warning and survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 321, pp.118800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2268706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.118800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250117v1</w:t>
+                <w:t xml:space="preserve">hal-04582717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian interface based calibration of a novel rockfall protection structure modelled in the Non-smooth contact dynamics framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Acary</w:t>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rocio Ceron Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039263v2</w:t>
+                <w:t xml:space="preserve">hal-03917626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 149 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917626v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian interface based calibration of a novel rockfall protection structure modelled in the Non-smooth contact dynamics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.116936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917623v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Impact Responses of an Innovative Rockfall Protection Structure Made of Articulated Concrete Blocks</w:t>
               </w:r>
@@ -1742,508 +1742,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Model-Based Procedure for Quantifying the On-Site Efficiency of Rockfall Barriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02298-7⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.639-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129196v1</w:t>
+                <w:t xml:space="preserve">hal-03129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Meta-Model-Based Procedure for Quantifying the On-Site Efficiency of Rockfall Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.639-654. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.487-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129220v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Marchal</w:t>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043953v1</w:t>
+                <w:t xml:space="preserve">hal-03442349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+                <w:t xml:space="preserve">Lise Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.E1. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442349v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse sous impact de murs pare-blocs</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (8), pp.1215-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2489,77 +2489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Generic Computational Approach for Flexible Rockfall Barrier Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, pp.4475-4496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,252 +2721,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency assessment of existing rockfall protection embankments based on an impact strength criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Toe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernd Kister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893620v1</w:t>
+                <w:t xml:space="preserve">hal-01987509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment of existing rockfall protection embankments based on an impact strength criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Kister</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 243, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1097 - 1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987509v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130-131, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103, pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (11), pp.3029-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3432,77 +3432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Discrete Mechanical Model of Steel Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (9), pp.04017087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nho Gia Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,382 +3664,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the variability of rock detachment conditions in designing rockfall protection structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-015-2084-0⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987688v1</w:t>
+                <w:t xml:space="preserve">hal-01504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gottardi</w:t>
+                <w:t xml:space="preserve">A discrete/continuous coupled approach for modeling impacts on cellular geostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1831-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0886-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504640v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete/continuous coupled approach for modeling impacts on cellular geostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Breugnot</w:t>
+                <w:t xml:space="preserve">Accounting for the variability of rock detachment conditions in designing rockfall protection structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (5), pp.1831-1848. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.365-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0886-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-015-2084-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601958v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliability-Based Approach for the Design of Rockfall Protection Fences</w:t>
               </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (1), pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4240,850 +4240,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the environmental impact of shredded tires as embankment fill material</w:t>
+                <w:t xml:space="preserve">Measuring the Rapid Pull Out Response of Geotextile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">D. Aprialdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fouillen</w:t>
+                <w:t xml:space="preserve">O. Jenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Charrasse</w:t>
+                <w:t xml:space="preserve">E. Erizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Widyarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855501v1</w:t>
+                <w:t xml:space="preserve">hal-01953933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Rapid Pull Out Response of Geotextile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aprialdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Widyarti</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953933v1</w:t>
+                <w:t xml:space="preserve">hal-02600644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original testing apparatus for rapid pull-out test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aprialdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- [.]erizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Widyarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9744/CED.16.2.61-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-scale investigation of the kinematic response of a rockfall protection embankment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.1269 - 1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-1269-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600644v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-scale investigation of the kinematic response of a rockfall protection embankment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the environmental impact of shredded tires as embankment fill material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heymann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Benoit Charrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (5), pp.1269 - 1281. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (5), pp.469-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-1269-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2013-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012223v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental des pneumatiques déchiquetés utilisés pour la construction d’ouvrages en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 hors série, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.HS.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987757v1</w:t>
+                <w:t xml:space="preserve">hal-00787632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des pneumatiques déchiquetés utilisés pour la construction d’ouvrages en remblai</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 hors série, 8 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.26-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.HS.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787632v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of rockfall protection embankments: A review</w:t>
               </w:r>
@@ -5154,317 +5154,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of external testing methods to assess damage on rockfall protection structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.82.704⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596134v1</w:t>
+                <w:t xml:space="preserve">hal-02596025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Use of external testing methods to assess damage on rockfall protection structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.704-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.82.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596025v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial compressive behavior of scrapped tire and sand-filled wire netted geocell with a geotextile envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,77 +5537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, p. 198 - p. 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (2), p. 459 - p. 467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5758,51 +5758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative type of rockfall protection fence on forested slopes specially designed for low energy events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method (DEM) numerical modeling of double-twisted hexagonal mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5996,51 +5996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 119, pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach to geo-composite cellular structures subjected to rock impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Derache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6327,251 +6327,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRENGTH CHARACTERISTICS OF TYRE CHIPS-SAND MIXTURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling a geo-composite cell using discrete analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (8), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2005.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987906v1</w:t>
+                <w:t xml:space="preserve">hal-02586763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a geo-composite cell using discrete analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">STRENGTH CHARACTERISTICS OF TYRE CHIPS-SAND MIXTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (1-2), pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2005.11.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02586763v1</w:t>
+                <w:t xml:space="preserve">hal-01987906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité ou équivalence des matériaux naturels et synthétiques pour l'étanchéité d'ouvrages de stockage des déchets ?</w:t>
               </w:r>
@@ -7092,272 +7092,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall Engineering</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118601532⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.30, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048813v1</w:t>
+                <w:t xml:space="preserve">hal-02607363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rockfall Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118601532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02607363v1</w:t>
+                <w:t xml:space="preserve">hal-03048813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE; Wiley, pp.464, 2011, 9781848212565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7388,51 +7388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomécanique des instabilités rocheuses : du déclenchement à l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science Publications, pp.9, 2010, 978-2746229907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,51 +7628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50F16CB5"/>
+    <w:nsid w:val="0D5A444A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7859,51 +7859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12172493X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9857-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Michez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures11020071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Elouanas Asseli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hamrouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Gheris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-025-01171-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Meree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixing Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.06.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02957-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63GSH8G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1286-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0886-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0579-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aprialdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jenck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erizal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Widyarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]erizal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9744/CED.16.2.61-67" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1269-2014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.HS.02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-459-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t08-036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.604" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LNT3FXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Derache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balachowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2005.11.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBHPQTF0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Testemale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meydiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tcharkhtchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048813v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Rollin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12172493X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9857-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Michez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures11020071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Elouanas Asseli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hamrouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Gheris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-025-01171-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Meree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixing Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.06.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02957-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63GSH8G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1286-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0886-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0579-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aprialdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jenck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erizal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Widyarti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]erizal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9744/CED.16.2.61-67" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1269-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.HS.02" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collombet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.704" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-459-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t08-036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.604" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LNT3FXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Derache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2005.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBHPQTF0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balachowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Testemale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meydiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tcharkhtchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048813v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Rollin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>