--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1989,261 +1989,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+                <w:t xml:space="preserve">Lise Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020009⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442349v1</w:t>
+                <w:t xml:space="preserve">hal-03043953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Marchal</w:t>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.E1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043953v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse sous impact de murs pare-blocs</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (8), pp.1215-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2489,77 +2489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Generic Computational Approach for Flexible Rockfall Barrier Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, pp.4475-4496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,252 +2721,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment of existing rockfall protection embankments based on an impact strength criterion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Kister</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1097 - 1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987509v1</w:t>
+                <w:t xml:space="preserve">hal-01893620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Efficiency assessment of existing rockfall protection embankments based on an impact strength criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gottardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernd Kister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), pp.1097 - 1109. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893620v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130-131, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103, pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (11), pp.3029-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3432,77 +3432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Discrete Mechanical Model of Steel Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (9), pp.04017087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nho Gia Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3670,77 +3670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,274 +4361,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">An original testing apparatus for rapid pull-out test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aprialdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">- [.]erizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Widyarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
+              <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.61-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9744/CED.16.2.61-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600644v1</w:t>
+                <w:t xml:space="preserve">hal-02600655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original testing apparatus for rapid pull-out test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aprialdi</w:t>
+                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Jenck</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- [.]erizal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Widyarti</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Engineering Dimension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (2), pp.61-67. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9744/CED.16.2.61-67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600655v1</w:t>
+                <w:t xml:space="preserve">hal-02600644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-scale investigation of the kinematic response of a rockfall protection embankment</w:t>
               </w:r>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (5), pp.1269 - 1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4842,248 +4842,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des pneumatiques déchiquetés utilisés pour la construction d’ouvrages en remblai</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.HS.02⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787632v1</w:t>
+                <w:t xml:space="preserve">hal-01987757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental des pneumatiques déchiquetés utilisés pour la construction d’ouvrages en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60, pp.26-36. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 hors série, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.HS.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987757v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of rockfall protection embankments: A review</w:t>
               </w:r>
@@ -5154,317 +5154,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Use of external testing methods to assess damage on rockfall protection structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.704-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.82.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596025v1</w:t>
+                <w:t xml:space="preserve">hal-02596134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of external testing methods to assess damage on rockfall protection structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82, pp.704-709. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.82.704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596134v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial compressive behavior of scrapped tire and sand-filled wire netted geocell with a geotextile envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (2), p. 459 - p. 467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5758,51 +5758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative type of rockfall protection fence on forested slopes specially designed for low energy events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method (DEM) numerical modeling of double-twisted hexagonal mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5996,51 +5996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 119, pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach to geo-composite cellular structures subjected to rock impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Derache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6327,251 +6327,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a geo-composite cell using discrete analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">STRENGTH CHARACTERISTICS OF TYRE CHIPS-SAND MIXTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (1-2), pp.55-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586763v1</w:t>
+                <w:t xml:space="preserve">hal-01987906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRENGTH CHARACTERISTICS OF TYRE CHIPS-SAND MIXTURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling a geo-composite cell using discrete analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (8), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2005.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987906v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité ou équivalence des matériaux naturels et synthétiques pour l'étanchéité d'ouvrages de stockage des déchets ?</w:t>
               </w:r>
@@ -7092,272 +7092,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rockfall Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781118601532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607363v1</w:t>
+                <w:t xml:space="preserve">hal-03048813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall Engineering</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118601532⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.30, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048813v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE; Wiley, pp.464, 2011, 9781848212565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7388,51 +7388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomécanique des instabilités rocheuses : du déclenchement à l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science Publications, pp.9, 2010, 978-2746229907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,51 +7628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D5A444A"/>
+    <w:nsid w:val="44FA2CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7859,51 +7859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12172493X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9857-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Michez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures11020071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Elouanas Asseli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hamrouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Gheris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-025-01171-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Meree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixing Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.06.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02957-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63GSH8G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1286-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0886-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0579-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aprialdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jenck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erizal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Widyarti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]erizal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9744/CED.16.2.61-67" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1269-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.HS.02" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collombet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.704" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-459-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t08-036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.604" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LNT3FXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Derache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2005.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBHPQTF0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balachowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Testemale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meydiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tcharkhtchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048813v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Rollin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12172493X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9857-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Michez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures11020071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Elouanas Asseli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hamrouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Gheris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-025-01171-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Meree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixing Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.06.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02957-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63GSH8G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1286-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0886-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0579-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aprialdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jenck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erizal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Widyarti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]erizal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9744/CED.16.2.61-67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1269-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.HS.02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-459-2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t08-036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007119051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.604" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LNT3FXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Derache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balachowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2005.11.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBHPQTF0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Testemale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meydiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tcharkhtchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048813v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Rollin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>