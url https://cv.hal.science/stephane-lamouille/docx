--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -226,269 +226,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois dans l’Antiquité : recherches récentes 2. Architecture monumentale. Puits et aménagements hydrauliques (2016-2024)</w:t>
+                <w:t xml:space="preserve">Les scellements dans l’architecture de Délos (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Attuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arch.252.0413⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14v96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443164v1</w:t>
+                <w:t xml:space="preserve">hal-05309595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scellements dans l’architecture de Délos (2024)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bois dans l’Antiquité : recherches récentes 2. Architecture monumentale. Puits et aménagements hydrauliques (2016-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme André</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (2), pp.413-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14v96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.252.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309595v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes en pierre de Délos (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -561,51 +561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charpentes de marbre à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra de Varax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts, enjeux et limites d'une approche croisée en sciences humaines et en sciences de l'environnement : état de l'art et données du problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois dans l’Antiquité : recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77 (1), pp.95-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -823,395 +823,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les charpentes en pierre de Délos (2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de Schram Valérie, L’arbre et le bois dans l’Égypte gréco-romaine (Studia papyrologica et Aegyptiaca Parisina , 5), Paris, Association des Amis du Centre d’histoire et civilisation de Byzance, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (2), pp.427-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12xfj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.242.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851694v1</w:t>
+                <w:t xml:space="preserve">hal-04813739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Dessales Hélène (dir.), Ricostruire dopo un terremoto: riparazioni antiche a Pompei ( Études , 13), Naples, Centre Jean Bérard, 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de Borbonus Dorian, Dumser Elisha Ann (éd.), Building the Classical World: Bauforschung as a Contemporary Approach, New York, Oxford University Press, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 78 (2), pp.384-386. </w:t>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.242.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.241.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813733v1</w:t>
+                <w:t xml:space="preserve">hal-04813725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Borbonus Dorian, Dumser Elisha Ann (éd.), Building the Classical World: Bauforschung as a Contemporary Approach, New York, Oxford University Press, 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de Dessales Hélène (dir.), Ricostruire dopo un terremoto: riparazioni antiche a Pompei ( Études , 13), Naples, Centre Jean Bérard, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 77 (1), pp.177-182. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 78 (2), pp.384-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.241.0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.242.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813725v1</w:t>
+                <w:t xml:space="preserve">hal-04813733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Schram Valérie, L’arbre et le bois dans l’Égypte gréco-romaine (Studia papyrologica et Aegyptiaca Parisina , 5), Paris, Association des Amis du Centre d’histoire et civilisation de Byzance, 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les charpentes en pierre de Délos (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (2), pp.427-429. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.242.0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12xfj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813739v1</w:t>
+                <w:t xml:space="preserve">hal-04851694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur une inscription inédite de l’abbaye de Lahonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots grecs du bois aux IIe et Ier siècles av. J.-C. : Polybe, Diodore de Sicile, Strabon, Denys d’Halicarnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durvye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,51 +1344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes en pierre de Délos (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charpente du temple d'Apollon dans les comptes de Delphes : technique, vocabulaire et chronologie des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144.2, pp.531-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes dans l’architecture monumentale en Grèce ancienne : réflexions historiographiques, techniques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.223-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,51 +1604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de KORRES, M., 2015, The Odeion Roof of Herodes Atticus and other Giant Spans, traduit du grec par CASKEY, M., CHRISTODOULO, D., DOUMAS, A., EVENSON, F. et LEONARD, J., Athènes, Melissa, 2015 = Η στέγη του Ηρωδείου και άλλες γιγάντιες γεφυρώσεις, Athènes, Melissa, 2014, dans RA, 2, 2019, p. 454-459.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (2), pp.454-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,247 +1816,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les scellements archaïques, classiques et hellénistiques dans l’architecture délienne : vestiges et témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Attuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études internationales "Bois et architecture dans la Protohistoire et l’Antiquité (3). Quelles essences pour quels usages ? Choix, chaîne opératoire, conservation Autour des découvertes de Saint-Martin-au-Val"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno BAZIN, Frédéric GUIBAL, Stéphane LAMOUILLE, Sylvie ROUGIER-BLANC, Magali TORITI, Jun 2025, Chartres, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Les assemblages en bois et en métal dans l’architecture monumentale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabel Bonora, Stéphane Lamouille, Jean-Charles Moretti et Stéphanie Zugmeyer, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489572v1</w:t>
+                <w:t xml:space="preserve">hal-05488961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scellements archaïques, classiques et hellénistiques dans l’architecture délienne : vestiges et témoignages</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme André</w:t>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Les assemblages en bois et en métal dans l’architecture monumentale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabel Bonora, Stéphane Lamouille, Jean-Charles Moretti et Stéphanie Zugmeyer, Dec 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées d'études internationales "Bois et architecture dans la Protohistoire et l’Antiquité (3). Quelles essences pour quels usages ? Choix, chaîne opératoire, conservation Autour des découvertes de Saint-Martin-au-Val"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno BAZIN, Frédéric GUIBAL, Stéphane LAMOUILLE, Sylvie ROUGIER-BLANC, Magali TORITI, Jun 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488961v1</w:t>
+                <w:t xml:space="preserve">hal-05489572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture grecque : les toitures monumentales en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes du Patrimoine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Amis de l’Abbaye de Lahonce, Sep 2025, Lahonce, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières remarques sur l’usage du marbre dans les charpentes de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e congrès francophone d’histoire de la construction "A pied d'oeuvre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès (UT2J), École nationale supérieure d’architecture de Toulouse (ENSA Toulouse), Association francophone de l’histoire de la construction, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,372 +2144,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur la terrasse du sanctuaire d’Athéna Pronaia à Delphes (2016-2028)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le bois d’œuvre dans la construction monumentale en Grèce ancienne au IVe s. av. J.-C. à partir des exemples du temple d’Apollon à Delphes et de l’arsenal du Pirée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société française d'archéologie classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'archéologie classique - Institut National d'Histoire de l'Art (INHA), Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le bois comme matériau dans la construction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Baud, Damien Laisney, Anne Schmitt, Nov 2025, Lyon, Maison de l'Orient et de la Méditerranée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489368v1</w:t>
+                <w:t xml:space="preserve">hal-05488979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la poutre au sanctuaire : échelles et usages de la photogrammétrie à partir du cas des monuments naxiens à Délos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du lexique à l’ouvrage : autour des &amp;quot;Mots du bois&amp;quot; en grec ancien (méthode, corpus et enjeux du projet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « La photogrammétrie au service de l’archéologie de terrain et de l’épigraphie », atelier EDOCSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Dr. Guy Ackermann, UNIGE; Dr. Audrey Eller, UNIGE, Feb 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire CRATA-ERASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRATA-ERASME, Université Toulouse Jean Jaurès, Feb 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489511v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lexique à l’ouvrage : autour des &amp;quot;Mots du bois&amp;quot; en grec ancien (méthode, corpus et enjeux du projet)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nouvelles recherches sur la terrasse du sanctuaire d’Athéna Pronaia à Delphes (2016-2028)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CRATA-ERASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CRATA-ERASME, Université Toulouse Jean Jaurès, Feb 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société française d'archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'archéologie classique - Institut National d'Histoire de l'Art (INHA), Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489482v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois d’œuvre dans la construction monumentale en Grèce ancienne au IVe s. av. J.-C. à partir des exemples du temple d’Apollon à Delphes et de l’arsenal du Pirée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la poutre au sanctuaire : échelles et usages de la photogrammétrie à partir du cas des monuments naxiens à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le bois comme matériau dans la construction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Baud, Damien Laisney, Anne Schmitt, Nov 2025, Lyon, Maison de l'Orient et de la Méditerranée, France</w:t>
+              <w:t xml:space="preserve">Séminaire « La photogrammétrie au service de l’archéologie de terrain et de l’épigraphie », atelier EDOCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Dr. Guy Ackermann, UNIGE; Dr. Audrey Eller, UNIGE, Feb 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488979v1</w:t>
+                <w:t xml:space="preserve">hal-05489511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oikos des Naxiens et ses archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La fabrique de l’archéologie délienne et ses archives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA), École française d'Athènes (EfA), Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2534,51 +2534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du marbre en toiture : recherches en cours sur l’architecture naxienne de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,51 +2629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie nord de la péristasis du temple d'Athéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre sanctuaire de Delphes : “Marmaria”, histoire et conservation patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Huber, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2730,51 +2730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (2). Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (XVIe s. av. J.-C. - IIe s. apr. J.-C). Grèce, Italie, Europe occidentale. Approches méthodologiques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charpentes et sollicitations sismiques dans les monuments antiques : remarques méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita Compatangelo-Soussignan; Francesca Diosono; Frédéric Le Blay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with Seismic Phenomena in the Mediterranean and Beyond between Antiquity and the Middle Ages, Proceedings of Cascia (25-26 October, 2019) and Le Mans (2-3 June, 2021) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3077,51 +3077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du bois dans l'architecture domestique grecque de l'époque archaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Bourgois; Maia Pomadère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme de la maison dans l'Antiquité : actes des journées d'étude d'Amiens, 19-20 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mergoil, pp.19-37, 2020, 978-2-35518-101-6</w:t>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l'article CHARPENTE ou CHARPENTERIE (Art mécan.) (vol. III, 1753)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édition Numérique Collaborative et CRitique de l’Encyclopédie (ENCCRE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v3-334-0/, 2019</w:t>
@@ -3223,51 +3223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l'article CHARPENTIER (vol. III, 1753)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édition Numérique Collaborative et CRitique de l’Encyclopédie (ENCCRE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l'article CHARPENTIER (Marine) (vol. III, 1753)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://enccre.academie-sciences.fr/encyclopedie/article/v3-336-1/, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3551,51 +3551,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les charpentes dans l’architecture monumentale grecque du VIe au IVe siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. UT2J Toulouse Jean Jaurès, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU20081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3712,51 +3712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EF8189B"/>
+    <w:nsid w:val="A6BE1829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3943,51 +3943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6767-0786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0177" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0451" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03563665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6767-0786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0451" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03563665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>