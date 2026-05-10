--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -823,365 +823,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Schram Valérie, L’arbre et le bois dans l’Égypte gréco-romaine (Studia papyrologica et Aegyptiaca Parisina , 5), Paris, Association des Amis du Centre d’histoire et civilisation de Byzance, 2023</w:t>
+                <w:t xml:space="preserve">Les charpentes en pierre de Délos (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (2), pp.427-429. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.242.0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12xfj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813739v1</w:t>
+                <w:t xml:space="preserve">hal-04851694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Borbonus Dorian, Dumser Elisha Ann (éd.), Building the Classical World: Bauforschung as a Contemporary Approach, New York, Oxford University Press, 2022</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Dessales Hélène (dir.), Ricostruire dopo un terremoto: riparazioni antiche a Pompei ( Études , 13), Naples, Centre Jean Bérard, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 77 (1), pp.177-182. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 78 (2), pp.384-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.241.0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.242.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813725v1</w:t>
+                <w:t xml:space="preserve">hal-04813733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Dessales Hélène (dir.), Ricostruire dopo un terremoto: riparazioni antiche a Pompei ( Études , 13), Naples, Centre Jean Bérard, 2022</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Borbonus Dorian, Dumser Elisha Ann (éd.), Building the Classical World: Bauforschung as a Contemporary Approach, New York, Oxford University Press, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 78 (2), pp.384-386. </w:t>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.242.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.241.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813733v1</w:t>
+                <w:t xml:space="preserve">hal-04813725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les charpentes en pierre de Délos (2023)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Schram Valérie, L’arbre et le bois dans l’Égypte gréco-romaine (Studia papyrologica et Aegyptiaca Parisina , 5), Paris, Association des Amis du Centre d’histoire et civilisation de Byzance, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (2), pp.427-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12xfj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.242.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851694v1</w:t>
+                <w:t xml:space="preserve">hal-04813739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur une inscription inédite de l’abbaye de Lahonce</w:t>
               </w:r>
@@ -1520,187 +1520,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les charpentes dans l’architecture monumentale en Grèce ancienne : réflexions historiographiques, techniques et méthodologiques</w:t>
+                <w:t xml:space="preserve">Compte-rendu de KORRES, M., 2015, The Odeion Roof of Herodes Atticus and other Giant Spans, traduit du grec par CASKEY, M., CHRISTODOULO, D., DOUMAS, A., EVENSON, F. et LEONARD, J., Athènes, Melissa, 2015 = Η στέγη του Ηρωδείου και άλλες γιγάντιες γεφυρώσεις, Athènes, Melissa, 2014, dans RA, 2, 2019, p. 454-459.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.223-243. </w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2), pp.454-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.17637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arch.192.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549790v1</w:t>
+                <w:t xml:space="preserve">hal-03550614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de KORRES, M., 2015, The Odeion Roof of Herodes Atticus and other Giant Spans, traduit du grec par CASKEY, M., CHRISTODOULO, D., DOUMAS, A., EVENSON, F. et LEONARD, J., Athènes, Melissa, 2015 = Η στέγη του Ηρωδείου και άλλες γιγάντιες γεφυρώσεις, Athènes, Melissa, 2014, dans RA, 2, 2019, p. 454-459.</w:t>
+                <w:t xml:space="preserve">Les charpentes dans l’architecture monumentale en Grèce ancienne : réflexions historiographiques, techniques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (2), pp.454-459. </w:t>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.223-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.192.0451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.17637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550614v1</w:t>
+                <w:t xml:space="preserve">hal-03549790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1816,217 +1816,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scellements archaïques, classiques et hellénistiques dans l’architecture délienne : vestiges et témoignages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme André</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Les assemblages en bois et en métal dans l’architecture monumentale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabel Bonora, Stéphane Lamouille, Jean-Charles Moretti et Stéphanie Zugmeyer, Dec 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées d'études internationales "Bois et architecture dans la Protohistoire et l’Antiquité (3). Quelles essences pour quels usages ? Choix, chaîne opératoire, conservation Autour des découvertes de Saint-Martin-au-Val"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno BAZIN, Frédéric GUIBAL, Stéphane LAMOUILLE, Sylvie ROUGIER-BLANC, Magali TORITI, Jun 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488961v1</w:t>
+                <w:t xml:space="preserve">hal-05489572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les scellements archaïques, classiques et hellénistiques dans l’architecture délienne : vestiges et témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Attuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études internationales "Bois et architecture dans la Protohistoire et l’Antiquité (3). Quelles essences pour quels usages ? Choix, chaîne opératoire, conservation Autour des découvertes de Saint-Martin-au-Val"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno BAZIN, Frédéric GUIBAL, Stéphane LAMOUILLE, Sylvie ROUGIER-BLANC, Magali TORITI, Jun 2025, Chartres, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Les assemblages en bois et en métal dans l’architecture monumentale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabel Bonora, Stéphane Lamouille, Jean-Charles Moretti et Stéphanie Zugmeyer, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489572v1</w:t>
+                <w:t xml:space="preserve">hal-05488961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture grecque : les toitures monumentales en Grèce ancienne</w:t>
               </w:r>
@@ -2144,342 +2144,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois d’œuvre dans la construction monumentale en Grèce ancienne au IVe s. av. J.-C. à partir des exemples du temple d’Apollon à Delphes et de l’arsenal du Pirée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles recherches sur la terrasse du sanctuaire d’Athéna Pronaia à Delphes (2016-2028)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le bois comme matériau dans la construction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Baud, Damien Laisney, Anne Schmitt, Nov 2025, Lyon, Maison de l'Orient et de la Méditerranée, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société française d'archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'archéologie classique - Institut National d'Histoire de l'Art (INHA), Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488979v1</w:t>
+                <w:t xml:space="preserve">hal-05489368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lexique à l’ouvrage : autour des &amp;quot;Mots du bois&amp;quot; en grec ancien (méthode, corpus et enjeux du projet)</w:t>
+                <w:t xml:space="preserve">De la poutre au sanctuaire : échelles et usages de la photogrammétrie à partir du cas des monuments naxiens à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CRATA-ERASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CRATA-ERASME, Université Toulouse Jean Jaurès, Feb 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire « La photogrammétrie au service de l’archéologie de terrain et de l’épigraphie », atelier EDOCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Dr. Guy Ackermann, UNIGE; Dr. Audrey Eller, UNIGE, Feb 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489482v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur la terrasse du sanctuaire d’Athéna Pronaia à Delphes (2016-2028)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du lexique à l’ouvrage : autour des &amp;quot;Mots du bois&amp;quot; en grec ancien (méthode, corpus et enjeux du projet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société française d'archéologie classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'archéologie classique - Institut National d'Histoire de l'Art (INHA), Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire CRATA-ERASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRATA-ERASME, Université Toulouse Jean Jaurès, Feb 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489368v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la poutre au sanctuaire : échelles et usages de la photogrammétrie à partir du cas des monuments naxiens à Délos</w:t>
+                <w:t xml:space="preserve">Le bois d’œuvre dans la construction monumentale en Grèce ancienne au IVe s. av. J.-C. à partir des exemples du temple d’Apollon à Delphes et de l’arsenal du Pirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « La photogrammétrie au service de l’archéologie de terrain et de l’épigraphie », atelier EDOCSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Dr. Guy Ackermann, UNIGE; Dr. Audrey Eller, UNIGE, Feb 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le bois comme matériau dans la construction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Baud, Damien Laisney, Anne Schmitt, Nov 2025, Lyon, Maison de l'Orient et de la Méditerranée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489511v1</w:t>
+                <w:t xml:space="preserve">hal-05488979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oikos des Naxiens et ses archives</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6BE1829"/>
+    <w:nsid w:val="4CFE3AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3943,51 +3943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6767-0786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0451" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03563665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6767-0786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0177" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03563665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>