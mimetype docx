--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -3839,381 +3839,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Workshop Models@run.time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476882v1</w:t>
+                <w:t xml:space="preserve">hal-00481778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Based User Interface for On-Demand Service Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
+                <w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering, Principles and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476851v1</w:t>
+                <w:t xml:space="preserve">hal-00476882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+                <w:t xml:space="preserve">Natural Language Based User Interface for On-Demand Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Cremene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop Models@run.time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering, Principles and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481778v1</w:t>
+                <w:t xml:space="preserve">hal-00476851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t>
               </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515088v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2716105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gioanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836127.2836131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daikhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT.2015.7356549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kosmala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Rigoll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564638v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1997.619871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1999.791736" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dominiak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39306-9_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Beze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Palma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515088v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2716105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gioanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836127.2836131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daikhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT.2015.7356549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kosmala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Rigoll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564638v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1997.619871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1999.791736" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dominiak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39306-9_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Beze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Palma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>