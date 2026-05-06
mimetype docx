--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2274,688 +2274,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition opportuniste de fragments d'IHM pour une interaction adaptative en environnement ambiant</w:t>
+                <w:t xml:space="preserve">Opportunistic Composition of Human-Computer Interactions in Ambient Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob: 11èmes journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">Workshop on Smart and Sustainable City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Smart World Congress, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342831v1</w:t>
+                <w:t xml:space="preserve">hal-01342921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Composition of Human-Computer Interactions in Ambient Spaces</w:t>
+                <w:t xml:space="preserve">Composition opportuniste de fragments d'IHM pour une interaction adaptative en environnement ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Smart and Sustainable City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Smart World Congress, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">UbiMob: 11èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342921v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Composition in Middleware for the Internet of Things</w:t>
+                <w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Sarray</w:t>
+                <w:t xml:space="preserve">Sehili Souhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Ressouche</w:t>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gaffé</w:t>
+                <w:t xml:space="preserve">J.F. Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware for Context-aware Applications for Internet of thing (M4IoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236976v1</w:t>
+                <w:t xml:space="preserve">hal-01245489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Service Oriented Software Platform to Design Ambient Intelligent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ACM International Joint Conference on Pervasive and Ubiquitous Computing (UbiComp 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.281-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2800835.2800843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245489v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Service Oriented Software Platform to Design Ambient Intelligent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe Composition in Middleware for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ACM International Joint Conference on Pervasive and Ubiquitous Computing (UbiComp 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.281-284, </w:t>
+              <w:t xml:space="preserve">Middleware for Context-aware Applications for Internet of thing (M4IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2800835.2800843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2836127.2836131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297410v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,260 +4820,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481793v1</w:t>
+                <w:t xml:space="preserve">hal-00481792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481792v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t>
               </w:r>
@@ -6575,64 +6575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehili Souhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515088v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2716105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gioanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836127.2836131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daikhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT.2015.7356549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kosmala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Rigoll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564638v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1997.619871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1999.791736" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dominiak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39306-9_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Beze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Palma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515088v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2716105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gioanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sarray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836127.2836131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daikhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT.2015.7356549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kosmala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Rigoll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564638v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1997.619871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1999.791736" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dominiak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39306-9_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Beze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Palma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>