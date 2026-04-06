--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -497,563 +497,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
+                <w:t xml:space="preserve">Increased Fatty Acid Oxidation in Differentiated Proximal Tubular Cells Surviving a Reversible Episode of Acute Kidney Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Meng</w:t>
+                <w:t xml:space="preserve">Aurélien Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Pierre Galichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Badreddine Mohand Oumoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">Marie-Julia Ziliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.1338 - 1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000490819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879300v1</w:t>
+                <w:t xml:space="preserve">hal-02565135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
+                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deraze</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupont</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
+                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921636v1</w:t>
+                <w:t xml:space="preserve">hal-02879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
+                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Moraca</w:t>
+                <w:t xml:space="preserve">Jérôme Deraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
+                <w:t xml:space="preserve">Camille Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gilbert</w:t>
+                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.12272. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868957v1</w:t>
+                <w:t xml:space="preserve">hal-01921636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Fatty Acid Oxidation in Differentiated Proximal Tubular Cells Surviving a Reversible Episode of Acute Kidney Injury</w:t>
+                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bataille</w:t>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Galichon</w:t>
+                <w:t xml:space="preserve">Yasmine Moraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
+                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Mohand Oumoussa</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Julia Ziliotis</w:t>
+                <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (4), pp.1338 - 1351. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.12272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000490819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565135v1</w:t>
+                <w:t xml:space="preserve">hal-01868957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Transcriptomics Highlights New Features of the Iron Starvation Response in the Human Pathogen Candida glabrata</w:t>
               </w:r>
@@ -1307,77 +1307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,130 +1441,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Moraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.12272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908519v1</w:t>
@@ -1575,64 +1575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oliveira Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Mazaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.327. </w:t>
@@ -2503,688 +2503,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t>
+                <w:t xml:space="preserve">B16 Mitogen And Stress-activated Kinase-1 Deficiency And Transcriptional Dysregulation In Huntington’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+                <w:t xml:space="preserve">L. Moumne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+                <w:t xml:space="preserve">K. Brami-Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Portnoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">S. Betuing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (1), pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2014-309032.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112360v1</w:t>
+                <w:t xml:space="preserve">hal-01541325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bPeaks: a bioinformatics tool to detect transcription factor binding sites from ChIPseq data in yeasts and other organisms with small genomes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+                <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/yea.3031⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132624v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B16 Mitogen And Stress-activated Kinase-1 Deficiency And Transcriptional Dysregulation In Huntington’s Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Brami-Cherrier</w:t>
+                <w:t xml:space="preserve">bPeaks: a bioinformatics tool to detect transcription factor binding sites from ChIPseq data in yeasts and other organisms with small genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Betuing</w:t>
+                <w:t xml:space="preserve">Amandine Frigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Crom</w:t>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Girault</w:t>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (1), pp.A14. </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.375-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2014-309032.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541325v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bPeaks - a solution to perform ChIP-seq peak detection in yeast: application to the analyses of the evolution of the YAP family of stress response transcription factors in Candida glabrata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lelandais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Le Crom</w:t>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Camadro</w:t>
+                <w:t xml:space="preserve">Xin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximo Rivarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysheel Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528428v1</w:t>
+                <w:t xml:space="preserve">hal-01545322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maximo Rivarola</w:t>
+                <w:t xml:space="preserve">bPeaks - a solution to perform ChIP-seq peak detection in yeast: application to the analyses of the evolution of the YAP family of stress response transcription factors in Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaysheel Bhavsar</w:t>
+                <w:t xml:space="preserve">G. Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Frigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545322v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics reveals different strategies of Trichoderma mycoparasitism.</w:t>
               </w:r>
@@ -3298,1219 +3298,1219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoulsan: a cloud computing-based framework facilitating high throughput sequencing analyses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">New Partners in Regulation of Gene Expression: The Enhancer of Trithorax and Polycomb Corto Interacts with Methylated Ribosomal Protein L12 Via Its Chromodomain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Suk Min Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts165⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (10), pp.e1003006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879328v1</w:t>
+                <w:t xml:space="preserve">hal-01537175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Eoulsan: a cloud computing-based framework facilitating high throughput sequencing analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.1542-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00733893v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitogen and Stress-activated Kinase-1 deficiency and transcriptional dysregulation in Huntington's Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541335v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00733893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitogen and Stress-activated Kinase-1 deficiency and transcriptional dysregulation in Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Lara Moumne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Karen Brami-Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Sandrine Betuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jeanmougin</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (10), pp.A72-A73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782486v1</w:t>
+                <w:t xml:space="preserve">hal-01541335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Partners in Regulation of Gene Expression: The Enhancer of Trithorax and Polycomb Corto Interacts with Methylated Ribosomal Protein L12 Via Its Chromodomain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
+                <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suk Min Jang</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rougeot</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+                <w:t xml:space="preserve">Marine Jeanmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (10), pp.e1003006. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537175v1</w:t>
+                <w:t xml:space="preserve">hal-00782486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRE1 carbon catabolite repressor of the fungus Trichoderma reesei: a master regulator of carbon assimilation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of the cellulase transcription factors XYR1, ACE2, and ACE1 in Trichoderma reesei strains producing high and low levels of cellulase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Margeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Seidl-Seiboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Linke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erzsébet Fekete</w:t>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-269⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.262-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00208-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663944v1</w:t>
+                <w:t xml:space="preserve">hal-02879336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Richard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (3), pp.351-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genome sequence analysis underscores mycoparasitism as the ancestral life style of Trichoderma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CRE1 carbon catabolite repressor of the fungus Trichoderma reesei: a master regulator of carbon assimilation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Margeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kubicek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Irina Druzhinina</w:t>
+                <w:t xml:space="preserve">Erzsébet Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-4-r40⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879334v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of the cellulase transcription factors XYR1, ACE2, and ACE1 in Trichoderma reesei strains producing high and low levels of cellulase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Margeot</w:t>
+                <w:t xml:space="preserve">Comparative genome sequence analysis underscores mycoparasitism as the ancestral life style of Trichoderma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Herrera-Estrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Seidl-Seiboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+                <w:t xml:space="preserve">Irina Druzhinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (2), pp.262-71. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.R40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00208-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-4-r40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879336v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teolenn: an efficient and customizable workflow to design high-quality probes for microarray experiments.</w:t>
               </w:r>
@@ -4535,51 +4535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4624,679 +4624,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Novel features of boundary cap cells revealed by the analysis of newly identified molecular markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Combes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp053⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.1450-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.20862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879348v1</w:t>
+                <w:t xml:space="preserve">hal-02879350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the roots of cellulase hyperproduction by the fungus Trichoderma reesei using massively parallel DNA sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (38), pp.16151-6. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.1726-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0905848106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879345v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the roots of cellulase hyperproduction by the fungus Trichoderma reesei using massively parallel DNA sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Golfier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Wendy Schackwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A van Miltenberg</w:t>
+                <w:t xml:space="preserve">Len Pennacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bendjoudi</w:t>
+                <w:t xml:space="preserve">Jon K. Magnuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rossier</w:t>
+                <w:t xml:space="preserve">David Culley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (1), pp.128-9. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16151-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905848106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879352v1</w:t>
+                <w:t xml:space="preserve">hal-02879345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
+                <w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+                <w:t xml:space="preserve">G. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Quinet</w:t>
+                <w:t xml:space="preserve">A van Miltenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heijde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">A Bendjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Tanty</w:t>
+                <w:t xml:space="preserve">J. Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.128-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879344v1</w:t>
+                <w:t xml:space="preserve">hal-02879352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel features of boundary cap cells revealed by the analysis of newly identified molecular markers.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maro</w:t>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Manent</w:t>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giovannini</w:t>
+                <w:t xml:space="preserve">Marc Heijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.20862⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879350v1</w:t>
+                <w:t xml:space="preserve">hal-02879344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
               </w:r>
@@ -5593,51 +5593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The central role of PDR1 in the foundation of yeast drug resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oldfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5947,51 +5947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,51 +6064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,51 +6410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6908,334 +6908,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine activation of adenosine A1 receptors blocks D1A but not D1B dopamine receptor desensitization.</w:t>
+                <w:t xml:space="preserve">New insights into the pleiotropic drug resistance network from genome-wide characterization of the YRR1 transcription factor regulation system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Scott Moye-Rowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2002.01115.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (8), pp.2642-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mcb.22.8.2642-2649.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122159v1</w:t>
+                <w:t xml:space="preserve">hal-02879362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the pleiotropic drug resistance network from genome-wide characterization of the YRR1 transcription factor regulation system.</w:t>
+                <w:t xml:space="preserve">Autocrine activation of adenosine A1 receptors blocks D1A but not D1B dopamine receptor desensitization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (8), pp.2642-9. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (6), pp.1549-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mcb.22.8.2642-2649.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2002.01115.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879362v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">yMGV: helping biologists with yeast microarray data mining.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 30 (1), pp.76-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7282,51 +7282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia pulses and metabolic oscillations guide yeast colony development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdena Palková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markéta Icicová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,269 +7522,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions cerveau et dopamine : les leçons de l'histoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopamine D1 and adenosine A1 receptors form functionally interacting heteromeric complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Ginés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Torvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Palais de la Decouverte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (15), pp.8606-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.150241097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122796v1</w:t>
+                <w:t xml:space="preserve">hal-00122183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine D1 and adenosine A1 receptors form functionally interacting heteromeric complexes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotions cerveau et dopamine : les leçons de l'histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Kapsimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dider Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Palais de la Decouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 282, pp.74-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122183v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and development of dopaminergic neurotransmitter systems in vertebrates.[Evolution et développment des systèmes de neurotransmission dopaminergiques chez les vertébrés].</w:t>
               </w:r>
@@ -7927,64 +7927,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,130 +8177,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive evaluation of normalization methods for High-throughput rnaSequencing Data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 Workshop of StatSeq COST Action TD0801</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vérone, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661260v1</w:t>
@@ -8462,273 +8462,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+                <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jobim 2022</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144874v1</w:t>
+                <w:t xml:space="preserve">hal-05144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
+              <w:t xml:space="preserve">jobim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144856v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and dynamic protein synthesis in perisynaptic processes of hippocampal astrocytes</w:t>
               </w:r>
@@ -8839,77 +8839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellulase induction system in Trichoderma reesei strains remains well conserved despite several generations of random mutagenesis and screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8999,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel B Randsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9898,51 +9898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF90A99"/>
+    <w:nsid w:val="359ECAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10129,51 +10129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0534-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164734627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4176-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1526-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Frigo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moumne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brami-Cherrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betuing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Crom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309032.44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Camadro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seidl-Seiboth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rougeot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet Fekete" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-269" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kubicek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Herrera-Estrella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Druzhinina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-4-r40" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00208-10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duclos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mathis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Schackwitz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Pennacchio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Magnuson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905848106" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20862" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8DBC3D7259AEDF98914FA08E102DB8D7E4B69B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879353v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Hirsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Reiprich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Harley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1749-8104-3-14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Sugamori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sidhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyman B Niznik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1RK1M1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kapsimali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bar&#244;me" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022686622752" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGH5F8NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Callier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Snapyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(03)00089-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122159v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2002.01115.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Scott Moye-Rowley" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.8.2642-2649.2002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879364v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.76" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Icicov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Min&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e01-12-0149" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122796v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dider Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gin&#233;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hillion" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torvinen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casad&#243;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.150241097" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dumond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089368v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazar&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boulay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-531-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0263-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nashed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Barbry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchouaia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0534-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164734627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4176-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1526-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moumne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brami-Cherrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betuing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Crom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309032.44" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Frigo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Camadro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seidl-Seiboth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rougeot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts165" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00208-10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet Fekete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-269" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kubicek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Herrera-Estrella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Druzhinina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-4-r40" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duclos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mathis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20862" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8DBC3D7259AEDF98914FA08E102DB8D7E4B69B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Schackwitz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Pennacchio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Magnuson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905848106" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879353v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Hirsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Reiprich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Harley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1749-8104-3-14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Sugamori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sidhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyman B Niznik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1RK1M1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kapsimali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bar&#244;me" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022686622752" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGH5F8NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Callier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Snapyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(03)00089-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Scott Moye-Rowley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.8.2642-2649.2002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2002.01115.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879364v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.76" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Icicov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Min&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e01-12-0149" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gin&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hillion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torvinen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casad&#243;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.150241097" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dider Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dumond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089368v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazar&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boulay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-531-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0263-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nashed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Barbry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchouaia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>