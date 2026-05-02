--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -446,51 +446,51 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tortuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32, </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.108076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -631,429 +631,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
+                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Meng</w:t>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Yasmine Moraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.12272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879300v1</w:t>
+                <w:t xml:space="preserve">hal-01868957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
+                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deraze</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupont</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
+                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921636v1</w:t>
+                <w:t xml:space="preserve">hal-02879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
+                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Moraca</w:t>
+                <w:t xml:space="preserve">Jérôme Deraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
+                <w:t xml:space="preserve">Camille Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gilbert</w:t>
+                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.12272. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868957v1</w:t>
+                <w:t xml:space="preserve">hal-01921636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Transcriptomics Highlights New Features of the Iron Starvation Response in the Human Pathogen Candida glabrata</w:t>
               </w:r>
@@ -1307,77 +1307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1435,6475 +1435,6341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oliveira Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci8040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908519v1</w:t>
+                <w:t xml:space="preserve">hal-02879306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+                <w:t xml:space="preserve">Translation in astrocyte distal processes sets molecular heterogeneity at the gliovascular interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mazaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.17005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/celldisc.2017.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci8040050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879306v1</w:t>
+                <w:t xml:space="preserve">inserm-03823110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation in astrocyte distal processes sets molecular heterogeneity at the gliovascular interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Mazaré</w:t>
+                <w:t xml:space="preserve">Acclimation of a low iron adapted Ostreococcus strain to iron limitation through cell biomass lowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Botebol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00216-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/celldisc.2017.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03823110v1</w:t>
+                <w:t xml:space="preserve">hal-01502140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of a low iron adapted Ostreococcus strain to iron limitation through cell biomass lowering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Meng</w:t>
+                <w:t xml:space="preserve">Genome sequencing and transcriptome analysis of Trichoderma reesei QM9978 strain reveals a distal chromosome translocation to be responsible for loss of vib1 expression and loss of cellulase induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanova Christa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramoni Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Aouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frischmann Alexa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Seiboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-017-0897-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00216-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502140v1</w:t>
+                <w:t xml:space="preserve">hal-01592860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and transcriptome analysis of Trichoderma reesei QM9978 strain reveals a distal chromosome translocation to be responsible for loss of vib1 expression and loss of cellulase induction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aozan: an automated post-sequencing data-processing pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Firmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (14), pp.2212-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-017-0897-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01592860v1</w:t>
+                <w:t xml:space="preserve">hal-03842523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aozan: an automated post-sequencing data-processing pipeline</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Ali Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03842523v1</w:t>
+                <w:t xml:space="preserve">hal-01323791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Amine Ali Chaouche</w:t>
+                <w:t xml:space="preserve">Genome sequencing of the Trichoderma reesei QM9136 mutant identifies a truncation of the transcriptional regulator XYR1 as the cause for its cellulase-negative phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lichius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1526-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323791v1</w:t>
+                <w:t xml:space="preserve">hal-01149671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing of the Trichoderma reesei QM9136 mutant identifies a truncation of the transcriptional regulator XYR1 as the cause for its cellulase-negative phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Lichius</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Martin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1526-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149671v1</w:t>
+                <w:t xml:space="preserve">hal-01112360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B16 Mitogen And Stress-activated Kinase-1 Deficiency And Transcriptional Dysregulation In Huntington’s Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Le Crom</w:t>
+                <w:t xml:space="preserve">bPeaks: a bioinformatics tool to detect transcription factor binding sites from ChIPseq data in yeasts and other organisms with small genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Girault</w:t>
+                <w:t xml:space="preserve">Amandine Frigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2014-309032.44⟩</w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.375-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541325v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B16 Mitogen And Stress-activated Kinase-1 Deficiency And Transcriptional Dysregulation In Huntington’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Portnoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">L. Moumne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brami-Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Betuing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (1), pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2014-309032.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112360v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bPeaks: a bioinformatics tool to detect transcription factor binding sites from ChIPseq data in yeasts and other organisms with small genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+                <w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximo Rivarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysheel Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132624v1</w:t>
+                <w:t xml:space="preserve">hal-01545322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaysheel Bhavsar</w:t>
+                <w:t xml:space="preserve">bPeaks - a solution to perform ChIP-seq peak detection in yeast: application to the analyses of the evolution of the YAP family of stress response transcription factors in Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Frigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01545322v1</w:t>
+                <w:t xml:space="preserve">hal-01528428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bPeaks - a solution to perform ChIP-seq peak detection in yeast: application to the analyses of the evolution of the YAP family of stress response transcription factors in Candida glabrata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -M. Camadro</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics reveals different strategies of Trichoderma mycoparasitism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Seidl-Seiboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528428v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveals different strategies of Trichoderma mycoparasitism.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eoulsan: a cloud computing-based framework facilitating high throughput sequencing analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.1542-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00799174v1</w:t>
+                <w:t xml:space="preserve">hal-02879328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Partners in Regulation of Gene Expression: The Enhancer of Trithorax and Polycomb Corto Interacts with Methylated Ribosomal Protein L12 Via Its Chromodomain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003006⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537175v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00733893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoulsan: a cloud computing-based framework facilitating high throughput sequencing analyses.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitogen and Stress-activated Kinase-1 deficiency and transcriptional dysregulation in Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Moumne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brami-Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (10), pp.A72-A73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879328v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00733893v1</w:t>
+                <w:t xml:space="preserve">hal-00782486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitogen and Stress-activated Kinase-1 deficiency and transcriptional dysregulation in Huntington's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+                <w:t xml:space="preserve">New Partners in Regulation of Gene Expression: The Enhancer of Trithorax and Polycomb Corto Interacts with Methylated Ribosomal Protein L12 Via Its Chromodomain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suk Min Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouceba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (10), pp.e1003006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541335v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanmougin</w:t>
+                <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.351-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00782486v1</w:t>
+                <w:t xml:space="preserve">hal-02879339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of the cellulase transcription factors XYR1, ACE2, and ACE1 in Trichoderma reesei strains producing high and low levels of cellulase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The CRE1 carbon catabolite repressor of the fungus Trichoderma reesei: a master regulator of carbon assimilation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Margeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erzsébet Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00208-10⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879336v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Charnay</w:t>
+                <w:t xml:space="preserve">Comparative genome sequence analysis underscores mycoparasitism as the ancestral life style of Trichoderma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Herrera-Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Seidl-Seiboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Druzhinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.R40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-4-r40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02879339v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRE1 carbon catabolite repressor of the fungus Trichoderma reesei: a master regulator of carbon assimilation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of the cellulase transcription factors XYR1, ACE2, and ACE1 in Trichoderma reesei strains producing high and low levels of cellulase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Margeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erzsébet Fekete</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Seidl-Seiboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-269⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.262-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00208-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663944v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genome sequence analysis underscores mycoparasitism as the ancestral life style of Trichoderma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Druzhinina</w:t>
+                <w:t xml:space="preserve">Teolenn: an efficient and customizable workflow to design high-quality probes for microarray experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (10), pp.e117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-4-r40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879334v1</w:t>
+                <w:t xml:space="preserve">hal-02879340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teolenn: an efficient and customizable workflow to design high-quality probes for microarray experiments.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 38 (10), pp.e117. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.1726-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879340v1</w:t>
+                <w:t xml:space="preserve">hal-02879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel features of boundary cap cells revealed by the analysis of newly identified molecular markers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Tracking the roots of cellulase hyperproduction by the fungus Trichoderma reesei using massively parallel DNA sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giovannini</w:t>
+                <w:t xml:space="preserve">Wendy Schackwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Len Pennacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon K. Magnuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Culley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.20862⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16151-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905848106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02879350v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Combes</w:t>
+                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879348v1</w:t>
+                <w:t xml:space="preserve">hal-02879344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the roots of cellulase hyperproduction by the fungus Trichoderma reesei using massively parallel DNA sequencing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Culley</w:t>
+                <w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A van Miltenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendjoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.128-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0905848106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879345v1</w:t>
+                <w:t xml:space="preserve">hal-02879352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Golfier</w:t>
+                <w:t xml:space="preserve">Novel features of boundary cap cells revealed by the analysis of newly identified molecular markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Rossier</w:t>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.1450-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.20862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879352v1</w:t>
+                <w:t xml:space="preserve">hal-02879350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Tanty</w:t>
+                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879344v1</w:t>
+                <w:t xml:space="preserve">hal-00333137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Identification of Phox2b-regulated genes by expression profiling of cranial motoneuron precursors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Reiprich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1749-8104-3-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333137v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Phox2b-regulated genes by expression profiling of cranial motoneuron precursors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Hirsch</w:t>
+                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Harley</w:t>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1749-8104-3-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879353v1</w:t>
+                <w:t xml:space="preserve">hal-02098526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+                <w:t xml:space="preserve">The central role of PDR1 in the foundation of yeast drug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oldfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282, pp.5063-5074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098526v1</w:t>
+                <w:t xml:space="preserve">hal-00173044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central role of PDR1 in the foundation of yeast drug resistance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulatorof p35 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhua Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Päivi Östling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Åkerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (7), pp.836-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.366906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173044v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulatorof p35 expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.366906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02930812v1</w:t>
+                <w:t xml:space="preserve">inserm-00122139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 7, pp.467. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00122139v1</w:t>
+                <w:t xml:space="preserve">hal-03842496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulator of p35 expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ostling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.836-847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842496v1</w:t>
+                <w:t xml:space="preserve">hal-00091305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulator of p35 expression.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doelan: a solution for quality control monitoring of microarray production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (22), pp.4194-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091305v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doelan: a solution for quality control monitoring of microarray production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">yMGV: a cross-species expression data mining tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George M. Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (1), pp.D323-D325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879358v1</w:t>
+                <w:t xml:space="preserve">hal-00619620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">yMGV: a cross-species expression data mining tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Delineation of the conserved functional properties of D1A, D1B and D1C dopamine receptor subtypes in vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim S Sugamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Sidhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyman B Niznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (5), pp.383-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biolcel.2004.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619620v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of the conserved functional properties of D1A, D1B and D1C dopamine receptor subtypes in vertebrates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dopamine receptors for every species: gene duplications and functional diversification in Craniates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anita Sidhu</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Kapsimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Barôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biolcel.2004.03.002⟩</w:t>
+              <w:t xml:space="preserve">J Struct Funct Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (1-4), pp.161-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022686622752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00121753v1</w:t>
+                <w:t xml:space="preserve">hal-00122153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine receptors for every species: gene duplications and functional diversification in Craniates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Evolution and cell biology of dopamine receptors in vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Callier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Snapyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Struct Funct Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022686622752⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 95 (7), pp.489-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0248-4900(03)00089-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00122153v1</w:t>
+                <w:t xml:space="preserve">hal-00122156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and cell biology of dopamine receptors in vertebrates.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">New insights into the pleiotropic drug resistance network from genome-wide characterization of the YRR1 transcription factor regulation system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Vincent</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Scott Moye-Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (8), pp.2642-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mcb.22.8.2642-2649.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0248-4900(03)00089-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122156v1</w:t>
+                <w:t xml:space="preserve">hal-02879362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the pleiotropic drug resistance network from genome-wide characterization of the YRR1 transcription factor regulation system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Autocrine activation of adenosine A1 receptors blocks D1A but not D1B dopamine receptor desensitization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (6), pp.1549-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2002.01115.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mcb.22.8.2642-2649.2002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879362v1</w:t>
+                <w:t xml:space="preserve">hal-00122159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine activation of adenosine A1 receptors blocks D1A but not D1B dopamine receptor desensitization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">yMGV: helping biologists with yeast microarray data mining.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (1), pp.76-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/30.1.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2002.01115.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122159v1</w:t>
+                <w:t xml:space="preserve">hal-02879364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">yMGV: helping biologists with yeast microarray data mining.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Ammonia pulses and metabolic oscillations guide yeast colony development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdena Palková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Icicová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mináriková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (11), pp.3901-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e01-12-0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/30.1.76⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879364v1</w:t>
+                <w:t xml:space="preserve">hal-02879360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia pulses and metabolic oscillations guide yeast colony development.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Intracellular retention of the two isoforms of the D(2) dopamine receptor promotes endoplasmic reticulum disruption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 114 (Pt 19), pp.3517-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.e01-12-0149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879360v1</w:t>
+                <w:t xml:space="preserve">hal-00122165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular retention of the two isoforms of the D(2) dopamine receptor promotes endoplasmic reticulum disruption.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dopamine D1 and adenosine A1 receptors form functionally interacting heteromeric complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Ginés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Torvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Salamero</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (15), pp.8606-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.150241097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122165v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine D1 and adenosine A1 receptors form functionally interacting heteromeric complexes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Emotions cerveau et dopamine : les leçons de l'histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Kapsimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dider Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Palais de la Decouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 282, pp.74-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.150241097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122183v1</w:t>
+                <w:t xml:space="preserve">hal-00122796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions cerveau et dopamine : les leçons de l'histoire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Evolution and development of dopaminergic neurotransmitter systems in vertebrates.[Evolution et développment des systèmes de neurotransmission dopaminergiques chez les vertébrés].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Kapsimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Dumond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 194 (2), pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7913,78 +7779,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,310 +7882,310 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoulsan : analyse du séquençage à haut débit dans le cloud et sur la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sartirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Sartirana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">Paulo Mora de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Mora de Freitas</w:t>
+                <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SUCCES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive evaluation of normalization methods for High-throughput rnaSequencing Data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 Workshop of StatSeq COST Action TD0801</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vérone, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8329,784 +8195,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wf-ToulligQC : A User-Friendly Solution for Quality Control of Nanopore sequencing data on EPI2ME Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jobim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and dynamic protein synthesis in perisynaptic processes of hippocampal astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mazaré</w:t>
+                <w:t xml:space="preserve">M. Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oudart</w:t>
+                <w:t xml:space="preserve">J. Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moulard</w:t>
+                <w:t xml:space="preserve">G. Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellulase induction system in Trichoderma reesei strains remains well conserved despite several generations of random mutagenesis and screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Aouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom. 31 (S), pp.S216, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbt.2014.05.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclin G, Transcriptional Control and Developmental Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
+                <w:t xml:space="preserve">Camille A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille A Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
+                <w:t xml:space="preserve">Neel B Randsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de Bioinformatique Aviesan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9116,336 +8982,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Species Comparison Using Expression Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-59745-531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine receptors for every species : Gene duplications and functional diversification in Craniates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Kapsimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Kapsimali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Barôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Evolution: Gene and Genome Duplications and the Origin of Novel Gene Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-010-0263-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural history of vertebrate dopamine receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Kapsimali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anita Sidhu, Marc Laruelle, Philippe Vernier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dopamine Receptors and Transporters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker Inc, pp.1-45, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9455,265 +9321,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional mapping of N-terminal residues in the yeast proteome uncovers novel determinants for mitochondrial protein import</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Nashed</w:t>
+                <w:t xml:space="preserve">H El Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H El Barbry</w:t>
+                <w:t xml:space="preserve">M Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benchouaia</w:t>
+                <w:t xml:space="preserve">A Dijoux-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dijoux-Maréchal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N Ruiz Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoulsan 2: an efficient workflow manager for reproducible bulk, long-read and single-cell transcriptomics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lehmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+                <w:t xml:space="preserve">Claire Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wallon</w:t>
+                <w:t xml:space="preserve">Xavier Bauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bauquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9723,114 +9589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des récepteurs D1 de la dopamine chez les vertébrés : Définition des caractères fonctionnels spécifiques de chacun des sous-types du récepteur D1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Paris Sud - Paris XI, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId359"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9898,51 +9764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="359ECAFB"/>
+    <w:nsid w:val="4C8BC8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10129,51 +9995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0534-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164734627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4176-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1526-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moumne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brami-Cherrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betuing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Crom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309032.44" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Frigo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Camadro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seidl-Seiboth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rougeot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts165" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00208-10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet Fekete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-269" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kubicek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Herrera-Estrella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Druzhinina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-4-r40" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duclos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mathis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20862" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8DBC3D7259AEDF98914FA08E102DB8D7E4B69B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Schackwitz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Pennacchio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Magnuson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905848106" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879353v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Hirsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Reiprich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Harley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1749-8104-3-14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Sugamori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sidhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyman B Niznik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1RK1M1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kapsimali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bar&#244;me" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022686622752" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGH5F8NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Callier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Snapyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(03)00089-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Scott Moye-Rowley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.8.2642-2649.2002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2002.01115.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879364v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.76" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Icicov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Min&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e01-12-0149" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gin&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hillion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torvinen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casad&#243;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.150241097" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dider Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dumond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089368v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazar&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boulay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-531-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0263-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nashed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Barbry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchouaia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0534-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164734627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4176-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1526-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Frigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moumne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brami-Cherrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betuing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Crom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309032.44" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Camadro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gruber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seidl-Seiboth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541335v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rougeot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet Fekete" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-269" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kubicek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Herrera-Estrella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Druzhinina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-4-r40" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00208-10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duclos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mathis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Schackwitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Pennacchio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Magnuson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905848106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20862" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8DBC3D7259AEDF98914FA08E102DB8D7E4B69B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Hirsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Reiprich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Harley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1749-8104-3-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti686" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Sugamori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sidhu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyman B Niznik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.03.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1RK1M1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kapsimali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bar&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022686622752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGH5F8NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122156v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Callier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Snapyan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Vincent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(03)00089-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Scott Moye-Rowley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.8.2642-2649.2002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2002.01115.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.76" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Icicov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Min&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e01-12-0149" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gin&#233;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hillion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torvinen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casad&#243;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.150241097" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dider Vincent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dumond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazar&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheung" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boulay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-531-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900002v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0263-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122816v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789894v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nashed" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Barbry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchouaia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009188v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>