--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,9709 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9657 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Le Crom </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-le-crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0534-7797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164734627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=hKiE8QQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-4176-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mapping of N-terminal residues in the yeast proteome uncovers novel determinants for mitochondrial protein import</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Nashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam El Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Dijoux-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (8), pp.e1010848. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Translation in Perisynaptic Astrocytic Processes Is Specific and Changes after Fear Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mazaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tortuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.108076. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Moraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cochois-Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.12272. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coleno-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Fatty Acid Oxidation in Differentiated Proximal Tubular Cells Surviving a Reversible Episode of Acute Kidney Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjim Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Mohand Oumoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julia Ziliotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1338 - 1351. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000490819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Transcriptomics Highlights New Features of the Iron Starvation Response in the Human Pathogen Candida glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2689. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0481-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oliveira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci8040050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in astrocyte distal processes sets molecular heterogeneity at the gliovascular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Cécile Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubaméa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mazaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.17005. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/celldisc.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03823110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of a low iron adapted Ostreococcus strain to iron limitation through cell biomass lowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botebol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesuisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00216-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing and transcriptome analysis of Trichoderma reesei QM9978 strain reveals a distal chromosome translocation to be responsible for loss of vib1 expression and loss of cellulase induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanova Christa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramoni Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frischmann Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Seiboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.209. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aozan: an automated post-sequencing data-processing pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Firmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (14), pp.2212-2213. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Ali Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.645. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing of the Trichoderma reesei QM9136 mutant identifies a truncation of the transcriptional regulator XYR1 as the cause for its cellulase-negative phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lichius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1526-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B16 Mitogen And Stress-activated Kinase-1 Deficiency And Transcriptional Dysregulation In Huntington’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moumne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brami-Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Betuing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (1), pp.A14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp-2014-309032.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Poggi-Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pirayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Portnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.173. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bPeaks: a bioinformatics tool to detect transcription factor binding sites from ChIPseq data in yeasts and other organisms with small genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Camadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.375-91. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bPeaks - a solution to perform ChIP-seq peak detection in yeast: application to the analyses of the evolution of the YAP family of stress response transcription factors in Candida glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Camadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1), pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximo Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaysheel Bhavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2091. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics reveals different strategies of Trichoderma mycoparasitism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seidl-Seiboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00799174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Partners in Regulation of Gene Expression: The Enhancer of Trithorax and Polycomb Corto Interacts with Methylated Ribosomal Protein L12 Via Its Chromodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coleno-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suk Min Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin De Vanssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouceba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.e1003006. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoulsan: a cloud computing-based framework facilitating high throughput sequencing analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (11), pp.1542-3. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00733893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogen and Stress-activated Kinase-1 deficiency and transcriptional dysregulation in Huntington's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Moumne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brami-Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Betuing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10), pp.A72-A73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jeanmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential regulation of the cellulase transcription factors XYR1, ACE2, and ACE1 in Trichoderma reesei strains producing high and low levels of cellulase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Portnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Margeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seidl-Seiboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ben Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.262-71. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/EC.00208-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CRE1 carbon catabolite repressor of the fungus Trichoderma reesei: a master regulator of carbon assimilation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Portnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Margeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genome sequence analysis underscores mycoparasitism as the ancestral life style of Trichoderma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kubicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Herrera-Estrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seidl-Seiboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Druzhinina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.R40. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2011-12-4-r40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teolenn: an efficient and customizable workflow to design high-quality probes for microarray experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Portnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.e117. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel features of boundary cap cells revealed by the analysis of newly identified molecular markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (13), pp.1450-7. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the roots of cellulase hyperproduction by the fungus Trichoderma reesei using massively parallel DNA sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Schackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Len Pennacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon K. Magnuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Culley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (38), pp.16151-6. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905848106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.1726-39. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sapriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A van Miltenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Phox2b-regulated genes by expression profiling of cranial motoneuron precursors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Reiprich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.14. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1749-8104-3-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The central role of PDR1 in the foundation of yeast drug resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282, pp.5063-5074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulatorof p35 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhua Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päivi Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Åkerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7), pp.836-847. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gad.366906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.467. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-7-467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00122139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-7-467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulator of p35 expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.836-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doelan: a solution for quality control monitoring of microarray production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (22), pp.4194-5. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yMGV: a cross-species expression data mining tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George M. Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.D323-D325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of the conserved functional properties of D1A, D1B and D1C dopamine receptor subtypes in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S Sugamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyman B Niznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96 (5), pp.383-94. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biolcel.2004.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine receptors for every species: gene duplications and functional diversification in Craniates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Kapsimali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Barôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Struct Funct Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1-4), pp.161-76. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022686622752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and cell biology of dopamine receptors in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Snapyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95 (7), pp.489-502. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0248-4900(03)00089-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine activation of adenosine A1 receptors blocks D1A but not D1B dopamine receptor desensitization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (6), pp.1549-52. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2002.01115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the pleiotropic drug resistance network from genome-wide characterization of the YRR1 transcription factor regulation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Scott Moye-Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (8), pp.2642-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.22.8.2642-2649.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yMGV: helping biologists with yeast microarray data mining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1), pp.76-9. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/30.1.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia pulses and metabolic oscillations guide yeast colony development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdena Palková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markéta Icicová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mináriková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (11), pp.3901-14. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.e01-12-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular retention of the two isoforms of the D(2) dopamine receptor promotes endoplasmic reticulum disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 114 (Pt 19), pp.3517-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions cerveau et dopamine : les leçons de l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Kapsimali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dider Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Palais de la Decouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 282, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine D1 and adenosine A1 receptors form functionally interacting heteromeric complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Ginés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Torvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Casadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (15), pp.8606-11. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.150241097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and development of dopaminergic neurotransmitter systems in vertebrates.[Evolution et développment des systèmes de neurotransmission dopaminergiques chez les vertébrés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Kapsimali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 194 (2), pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoulsan : analyse du séquençage à haut débit dans le cloud et sur la grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sartirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mora de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SUCCES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive evaluation of normalization methods for High-throughput rnaSequencing Data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jeanmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop of StatSeq COST Action TD0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vérone, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wf-ToulligQC : A User-Friendly Solution for Quality Control of Nanopore sequencing data on EPI2ME Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jobim 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and dynamic protein synthesis in perisynaptic processes of hippocampal astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellulase induction system in Trichoderma reesei strains remains well conserved despite several generations of random mutagenesis and screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Poggi-Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pirayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Portnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom. 31 (S), pp.S216, 2014, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2014.05.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin G, Transcriptional Control and Developmental Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille A Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel B Randsholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Bioinformatique Aviesan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Species Comparison Using Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humana Press, 2007, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59745-531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine receptors for every species : Gene duplications and functional diversification in Craniates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Kapsimali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Barôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Gene and Genome Duplications and the Origin of Novel Gene Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2003, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-010-0263-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural history of vertebrate dopamine receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Kapsimali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Sidhu, Marc Laruelle, Philippe Vernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dopamine Receptors and Transporters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc, pp.1-45, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mapping of N-terminal residues in the yeast proteome uncovers novel determinants for mitochondrial protein import</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H El Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijoux-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ruiz Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoulsan 2: an efficient workflow manager for reproducible bulk, long-read and single-cell transcriptomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Deshaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des récepteurs D1 de la dopamine chez les vertébrés : Définition des caractères fonctionnels spécifiques de chacun des sous-types du récepteur D1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9764,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C8BC8D8"/>
+    <w:nsid w:val="5FC1AF6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9995,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0534-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164734627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4176-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1526-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Frigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moumne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brami-Cherrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betuing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Crom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309032.44" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Camadro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gruber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seidl-Seiboth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541335v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rougeot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet Fekete" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-269" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kubicek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Herrera-Estrella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Druzhinina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-4-r40" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00208-10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duclos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mathis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Schackwitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Pennacchio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Magnuson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905848106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20862" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8DBC3D7259AEDF98914FA08E102DB8D7E4B69B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Hirsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Reiprich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Harley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1749-8104-3-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti686" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Sugamori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sidhu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyman B Niznik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.03.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1RK1M1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kapsimali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bar&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022686622752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGH5F8NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122156v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Callier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Snapyan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Vincent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(03)00089-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Scott Moye-Rowley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.8.2642-2649.2002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2002.01115.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.76" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Icicov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Min&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e01-12-0149" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gin&#233;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hillion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torvinen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casad&#243;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.150241097" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dider Vincent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dumond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazar&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheung" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boulay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-531-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900002v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0263-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122816v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789894v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nashed" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Barbry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchouaia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009188v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0534-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164734627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=hKiE8QQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4176-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julia Ziliotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1526-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moumne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brami-Cherrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betuing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Crom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309032.44" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Frigo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Camadro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seidl-Seiboth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rougeot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts165" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00208-10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet Fekete" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-269" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kubicek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Herrera-Estrella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Druzhinina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-4-r40" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duclos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mathis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20862" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8DBC3D7259AEDF98914FA08E102DB8D7E4B69B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Schackwitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Pennacchio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Magnuson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905848106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879353v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Hirsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Reiprich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Harley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1749-8104-3-14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S Sugamori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sidhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyman B Niznik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1RK1M1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kapsimali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bar&#244;me" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022686622752" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGH5F8NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Callier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Snapyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(03)00089-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122159v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2002.01115.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Scott Moye-Rowley" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.8.2642-2649.2002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879364v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.76" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Icicov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Min&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e01-12-0149" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122796v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dider Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gin&#233;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hillion" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torvinen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casad&#243;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.150241097" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dumond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089368v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazar&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boulay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-531-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0263-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nashed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Barbry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchouaia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>