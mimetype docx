--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1019,429 +1019,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance behaviour and toxicological impact of sunscreens in the teleost Chelon auratus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of environmental signatures and omics-based approaches on the European flounder to assist with health assessment of estuarine ecosystems in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Grimmelpont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Justine Receveur</w:t>
+                <w:t xml:space="preserve">Senthilkumar Kailasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115245⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, pp.163195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173750v1</w:t>
+                <w:t xml:space="preserve">hal-04101508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of low pesticides contamination and biomarker responses in marine bivalves from French estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.114988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of environmental signatures and omics-based approaches on the European flounder to assist with health assessment of estuarine ecosystems in Brittany, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Avoidance behaviour and toxicological impact of sunscreens in the teleost Chelon auratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grimmelpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Panisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senthilkumar Kailasam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Guilhem Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 878, pp.163195. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.115245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101508v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal diversity and surfactant-producing fungi in oil contaminated environments</w:t>
               </w:r>
@@ -2184,51 +2184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides, nonylphenols and polybrominated diphenyl ethers in marine bivalves from France: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antognarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2978,546 +2978,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the long-term effect of exposure to dispersant-treated oil on fish health using hypoxia tolerance and temperature susceptibility as ecologically relevant biomarkers</w:t>
+                <w:t xml:space="preserve">Metal subcellular partitioning determines excretion pathways and sensitivity to cadmium toxicity in two marine fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mauduit</w:t>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony P. Farrell</w:t>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Domenici</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (1), pp.210-221. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.754-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.4271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873893v1</w:t>
+                <w:t xml:space="preserve">hal-02494936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food deprivation reduces social interest in the European sea bass Dicentrarchus labrax</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of hypoxia and hydrocarbons on the anti-predator performance of European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antognarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Satta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.190553⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749009v1</w:t>
+                <w:t xml:space="preserve">hal-03544229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal subcellular partitioning determines excretion pathways and sensitivity to cadmium toxicity in two marine fish species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Assessing the long-term effect of exposure to dispersant-treated oil on fish health using hypoxia tolerance and temperature susceptibility as ecologically relevant biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony P. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Domenici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.212⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494936v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of hypoxia and hydrocarbons on the anti-predator performance of European sea bass (Dicentrarchus labrax)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food deprivation reduces social interest in the European sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Aimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Claireaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 251, pp.581-590. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (3), pp.UNSP jeb190553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.190553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544229v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
               </w:r>
@@ -3761,472 +3761,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance threshold to oil water-soluble fraction by a juvenile marine teleost fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Claireaux</w:t>
+                <w:t xml:space="preserve">Significance of metallothioneins in differential cadmium accumulation kinetics between two marine fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Queau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony P. Farrell</w:t>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (3), pp.854-859. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.462-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.4019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619269v1</w:t>
+                <w:t xml:space="preserve">hal-02494945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relationship between the bioaccumulation of chemical contaminants in the variegated scallop Mimachlamys varia and its health status? A study carried out on the French Atlantic coast using the Path ComDim model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoidance threshold to oil water-soluble fraction by a juvenile marine teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Claireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Breitwieser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Lacroix</w:t>
+                <w:t xml:space="preserve">Pierre Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony P. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.317⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.854-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842065v1</w:t>
+                <w:t xml:space="preserve">hal-02619269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of metallothioneins in differential cadmium accumulation kinetics between two marine fish species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">What is the relationship between the bioaccumulation of chemical contaminants in the variegated scallop Mimachlamys varia and its health status? A study carried out on the French Atlantic coast using the Path ComDim model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 236, pp.462-476. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 640-641, pp.662 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494945v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crude oil exposure on cardiac function and thermal tolerance of juvenile rainbow trout and European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Anttila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,64 +4312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of European sea bass (Dicentrarchus labrax) to chemically dispersed oil has a chronic residual effect on hypoxia tolerance but not aerobic scope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangfan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony P. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,103 +4445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term and Long-Term Biological Effects of Chronic Chemical Contamination on Natural Populations of a Marine Bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.150184 - 150184. </w:t>
@@ -4837,295 +4837,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fuhrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dusserre</w:t>
+                <w:t xml:space="preserve">Lionel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.13779 - 13788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014364v1</w:t>
+                <w:t xml:space="preserve">hal-04351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">M. Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.13779 - 13788. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351030v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological effects of crude oil and oil-dispersant: biomarkers in the heart of the juvenile golden grey mullet (Liza aurata).</w:t>
               </w:r>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5381,217 +5381,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dispersed crude oil exposure upon the aerobic metabolic scope in juvenile golden grey mullet (Liza aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905658v1</w:t>
+                <w:t xml:space="preserve">hal-00690508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of conventional and molecular biomarkers in turbot Scophthalmus maximus exposed to heavy fuel oil no. 6 and styrene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Ruiz</w:t>
+                <w:t xml:space="preserve">Maren Ortiz-Zarragoitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Orbea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,218 +5596,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116-117, pp.116-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.02.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dispersed crude oil exposure upon the aerobic metabolic scope in juvenile golden grey mullet (Liza aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.865-871. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (7), pp.692-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690508v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of salinity and temperature on the solubility of organic compounds</w:t>
               </w:r>
@@ -6351,307 +6351,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced immunological and detoxification responses in Pacific oysters, Crassostrea gigas, exposed to chemically dispersed oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo effects of the soluble fraction of light cycle oil on immune functions in the European sea bass, Dicentrarchus labrax (Linne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Luna-Acosta</w:t>
+                <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kanan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Huet</w:t>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (7), pp.1896-1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616692v1</w:t>
+                <w:t xml:space="preserve">hal-00669580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effects of the soluble fraction of light cycle oil on immune functions in the European sea bass, Dicentrarchus labrax (Linne)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced immunological and detoxification responses in Pacific oysters, Crassostrea gigas, exposed to chemically dispersed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+                <w:t xml:space="preserve">Andrea Luna-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Auffret</w:t>
+                <w:t xml:space="preserve">R. Kanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (14), pp.4103-4118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669580v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dispersed oil exposure on the bioaccumulation of polycyclic aromatic hydrocarbons and the mortality of juvenile Liza ramada</w:t>
               </w:r>
@@ -6761,311 +6761,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration and immunotoxicity of an experimental oil spill in European sea bass (Dicentrarchus labrax L.).</w:t>
+                <w:t xml:space="preserve">Effects of in vivo chronic hydrocarbons pollution on sanitary status and immune system in sea bass (Dicentrarchus labrax L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (3-4), pp.300-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770997v1</w:t>
+                <w:t xml:space="preserve">hal-00905572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in vivo chronic hydrocarbons pollution on sanitary status and immune system in sea bass (Dicentrarchus labrax L.).</w:t>
+                <w:t xml:space="preserve">Bioconcentration and immunotoxicity of an experimental oil spill in European sea bass (Dicentrarchus labrax L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (3-4), pp.300-11. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (8), pp.2167-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905572v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of LCO soluble fraction on immune-related functions and gene transcription in the Pacific oyster, Crassostrea gigas (Thunberg)</w:t>
               </w:r>
@@ -7103,51 +7103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (3), pp.196-203. </w:t>
@@ -7326,51 +7326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two oils and 16 pure polycyclic aromatic hydrocarbons on plasmatic immune parameters in the European sea bass, Dicentrarchus labrax (Linné).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,64 +7455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune effects of HFO on European sea bass, Dicentrarchus labrax, and Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8398,51 +8398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oil and bioremediation on mussel (Mytilus edulis L.) growth in mudflats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8519,51 +8519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of suspended mineral load, water salinity and oil type on the size of oil-mineral aggregates in the presence of chemical dispersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,51 +8648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of salinity on oil-mineral aggregate formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8930,1843 +8930,1973 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater HNS Release: Modeling Gas Behavior</w:t>
+                <w:t xml:space="preserve">Comparison of multispectral and hyperspectral LWIR imaging for the detection and quantification of volatile HNS in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+                <w:t xml:space="preserve">Julie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Mathieu Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">SPIE Environmental Remote Sensing 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.1366604, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3069784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049243v1</w:t>
+                <w:t xml:space="preserve">hal-05565058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
+                <w:t xml:space="preserve">Underwater HNS Release: Modeling Gas Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Meziani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687882v1</w:t>
+                <w:t xml:space="preserve">hal-05049243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the evaporation rates of volatile HNS: A lab-scale experiment to serve marine pollution response</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSC 2024 - International Oil Spill Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7901/2169-3358-2024.1.187⟩</w:t>
+              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661701v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Identification of Spilled Oils Using Mass Spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling the evaporation rates of volatile HNS: A lab-scale experiment to serve marine pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th AMOP Technical Seminar on Environmental Contamination and Response 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOSC 2024 - International Oil Spill Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7901/2169-3358-2024.1.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195147v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Cotte</w:t>
+                <w:t xml:space="preserve">In-situ Identification of Spilled Oils Using Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+                <w:t xml:space="preserve">A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45th AMOP Technical Seminar on Environmental Contamination and Response 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edmonton, Canada. pp.470-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676476v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-gas detection and quantification over HNS release at sea using LWIR multispectral system SIMAGAZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Domel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on OPTRONICS IN DEFENCE AND SECURITY (OPTRO) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of gas evaporating from HNS spills at sea by a multispectral infrared remote sensing system: SIMAGAZ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Langlois</w:t>
+                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Déliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Giraud</w:t>
+                <w:t xml:space="preserve">Sebastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpill 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106504v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazardous Noxious Substance Detection Based on Hyperspectral Remote Sensing Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jae-Jin Park</w:t>
+                <w:t xml:space="preserve">Quantification of gas evaporating from HNS spills at sea by a multispectral infrared remote sensing system: SIMAGAZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Domel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyung-Ae Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+                <w:t xml:space="preserve">Stéphane Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Floch</w:t>
+                <w:t xml:space="preserve">Philippe Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterSpill 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224213v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Charrier</w:t>
+                <w:t xml:space="preserve">Hazardous Noxious Substance Detection Based on Hyperspectral Remote Sensing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Couteau</w:t>
+                <w:t xml:space="preserve">Kyung-Ae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique 2017 du GIP Seine-Aval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.2165-2168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172877v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire scientifique 2017 du GIP Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.977938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012044v1</w:t>
+                <w:t xml:space="preserve">hal-03172877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t>
+                <w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 35th AMOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vigo, France. pp.84130W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.977938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299392v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an operational decision aid software to model pollution in the mediterranean sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IMO R&amp;D Forum (Interspill 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proc. 35th AMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970448v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of dispersed crude oil on Golden Mullet Liza aurata innate immune function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Design of an operational decision aid software to model pollution in the mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. IMO R&amp;D Forum (Interspill 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970483v1</w:t>
+                <w:t xml:space="preserve">ineris-00970448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toxicological effects of dispersed crude oil on Golden Mullet Liza aurata innate immune function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabioc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10776,104 +10906,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Limpets and Mussels to Biomonitor Chronic Pollution in North Corsica Port Areas (Mediterranean Sea): A Multibiomarker Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10883,207 +11013,207 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices in Port Environmental Data Management. The Case Study of the WIBE Information System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2024, 9781915874153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chemical release from marine accident— experimental analysis of n-butanol behavior in seawater column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety, Reliability and Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.185-192, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15938-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Parameter Effects on the Fate of a Chemical Slick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11115,70 +11245,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality - Monitoring and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/32950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11188,51 +11318,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.2 – Evaporation from a slick / theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11241,116 +11371,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.1 – Literature review on past accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11359,108 +11489,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11528,51 +11658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F300DF7"/>
+    <w:nsid w:val="F6C0FC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11759,51 +11889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-7284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080459927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimmelpont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Panisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115245" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lelchat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxac070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155430" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112956" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2021.1.1141163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Aimon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antognarelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. Farrell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.190553" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.212" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105282" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.01.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Anttila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Nikinmaa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9609-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangfan Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQPNT72-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.10.029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDWTG4DX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Th&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Merlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ruiz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ortiz-Zarragoitia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Orbea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.02.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCHZJFP9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbouzid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Privat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T93FPR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96QXWSLQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndiaye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.021" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5GXBL18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647546v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kanan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770997v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4LQ9BNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905572v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.06.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M13G2TW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638192v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.08.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4782G7LT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cabon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4L8WZP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ9LTSPR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.04.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZRQWSZ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Olier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poirier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01901.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2XZQMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.04.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaffrenou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giamarchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel-Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.08.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2DZJBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bechmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torgrimsen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjornstad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2005.08.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-819VDG3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500400027001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. B&#248;rseth" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385663" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00118-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMX247KN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoffyn-Egli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dixon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00124-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J920TLW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839162v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Domel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106504v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Langlois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;liot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224213v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Jin Park" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ae Park" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970483v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-7284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080459927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimmelpont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Panisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lelchat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxac070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155430" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112956" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2021.1.1141163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Aimon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antognarelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.212" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. Farrell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.190553" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105282" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.01.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Anttila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Nikinmaa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9609-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangfan Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQPNT72-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.10.029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDWTG4DX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Th&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Merlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ortiz-Zarragoitia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Orbea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.02.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCHZJFP9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbouzid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Privat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T93FPR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96QXWSLQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndiaye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5GXBL18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647546v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kanan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905572v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.06.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M13G2TW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770997v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.021" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4LQ9BNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638192v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.08.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4782G7LT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cabon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4L8WZP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ9LTSPR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.04.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZRQWSZ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Olier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poirier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01901.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2XZQMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.04.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaffrenou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giamarchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel-Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.08.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2DZJBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bechmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torgrimsen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjornstad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2005.08.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-819VDG3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500400027001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. B&#248;rseth" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385663" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00118-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMX247KN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoffyn-Egli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dixon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00124-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J920TLW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ehrhart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069784" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Domel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106504v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Langlois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;liot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224213v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Jin Park" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ae Park" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>