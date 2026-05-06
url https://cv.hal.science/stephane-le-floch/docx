--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -181,8615 +181,10565 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of multispectral and hyperspectral LWIR imaging for the detection and quantification of volatile HNS in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Environmental Remote Sensing 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.1366604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3069784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underwater HNS Release: Modeling Gas Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling the evaporation rates of volatile HNS: A lab-scale experiment to serve marine pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSC 2024 - International Oil Spill Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7901/2169-3358-2024.1.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ Identification of Spilled Oils Using Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th AMOP Technical Seminar on Environmental Contamination and Response 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edmonton, Canada. pp.470-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-gas detection and quantification over HNS release at sea using LWIR multispectral system SIMAGAZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Domel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on OPTRONICS IN DEFENCE AND SECURITY (OPTRO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of gas evaporating from HNS spills at sea by a multispectral infrared remote sensing system: SIMAGAZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Domel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterSpill 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazardous Noxious Substance Detection Based on Hyperspectral Remote Sensing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Ae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.2165-2168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique 2017 du GIP Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vigo, France. pp.84130W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.977938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. 35th AMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Halifax, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicological effects of dispersed crude oil on Golden Mullet Liza aurata innate immune function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an operational decision aid software to model pollution in the mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. IMO R&amp;D Forum (Interspill 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabioc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity assessment of DMSO extracts of environmental aged beached plastics using human cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 289, pp.117604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of flounder caging and proteomics to explore the impact of a major industrial accident caused by fire on the Seine estuarine water quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Environmental signatures and fish proteomics: A multidisciplinary study to identify the major stressors in estuaries located in French agricultural watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116178⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363 (1), pp.124876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567215v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental signatures and fish proteomics: A multidisciplinary study to identify the major stressors in estuaries located in French agricultural watersheds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+                <w:t xml:space="preserve">Glycolipid and Lipopeptide Biosurfactants: Structural Classes and Characterization—Rhamnolipids as a Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadin Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124876⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408347.2024.2441428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764074v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolipid and Lipopeptide Biosurfactants: Structural Classes and Characterization—Rhamnolipids as a Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Surface functionalization of a chalcogenide IR photonic sensor by means of a polymer membrane for water pollution remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Kadar Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408347.2024.2441428⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (18), pp.4723-4735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4an00721b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304648v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization of a chalcogenide IR photonic sensor by means of a polymer membrane for water pollution remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marek Bouška</w:t>
+                <w:t xml:space="preserve">Relevance of flounder caging and proteomics to explore the impact of a major industrial accident caused by fire on the Seine estuarine water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4an00721b⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.116178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670344v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary inter-port study of the quality of environments using physiological responses of invertebrates exposed to chronic trace element and organic contamination in Corsica (Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (2), pp.243-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-023-02635-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of environmental signatures and omics-based approaches on the European flounder to assist with health assessment of estuarine ecosystems in Brittany, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Seasonal variations of low pesticides contamination and biomarker responses in marine bivalves from French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163195⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.114988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101508v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of low pesticides contamination and biomarker responses in marine bivalves from French estuaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Avoidance behaviour and toxicological impact of sunscreens in the teleost Chelon auratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Grimmelpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Panisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 192, pp.114988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114988⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 194, pp.115245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078378v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance behaviour and toxicological impact of sunscreens in the teleost Chelon auratus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Receveur</w:t>
+                <w:t xml:space="preserve">Integration of environmental signatures and omics-based approaches on the European flounder to assist with health assessment of estuarine ecosystems in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthilkumar Kailasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115245⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, pp.163195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173750v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal diversity and surfactant-producing fungi in oil contaminated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lelchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (2), pp.lxac070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jambio/lxac070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive biomonitoring of trace elements, polycyclic aromatic hydrocarbons, and polychlorinated biphenyls in small Mediterranean harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187, pp.114578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dispersant-treated oil upon behavioural and metabolic parameters of the anti-predator response in juvenile European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Claireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 834, pp.155430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemical stress, season, and climate change on the flounder population of the highly anthropised Seine estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (39), pp.59751-59769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-022-20000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Behaviour of Vegetable Oil Fire in Case of Maritime Accident: Towards a Crisis Management Decision Support System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.25-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET2290005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subchronic exposure to high-density polyethylene microplastics alone or in combination with chlortoluron significantly affected valve activity and daily growth of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 237, pp.105880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides, nonylphenols and polybrominated diphenyl ethers in marine bivalves from France: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.112956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, fate and impact of ISB products from different types of crude oils: Literature review and experimental study for ISB predictive modelling and SIMA process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oil Spill Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7901/2169-3358-2021.1.1141163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dispersant treated oil upon exploratory behaviour in juvenile European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Aimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Claireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 208, pp.111592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of hypoxia on aerobic metabolism in oil-contaminated sea bass (Dicentrarchus labrax)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Combined effects of high hydrostatic pressure and dispersed oil on the metabolism and the mortality of turbot hepatocytes (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 253, pp.126678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126678⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 249, pp.126420 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544287v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of high hydrostatic pressure and dispersed oil on the metabolism and the mortality of turbot hepatocytes (Scophthalmus maximus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemaire</w:t>
+                <w:t xml:space="preserve">An Integrated Biomarker Approach Using Flounder to Improve Chemical Risk Assessments in the Heavily Polluted Seine Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.14-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jox10020004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489606v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Biomarker Approach Using Flounder to Improve Chemical Risk Assessments in the Heavily Polluted Seine Estuary</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Maillet</w:t>
+                <w:t xml:space="preserve">The effects of hypoxia on aerobic metabolism in oil-contaminated sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antognarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jox10020004⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.126678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079831v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal subcellular partitioning determines excretion pathways and sensitivity to cadmium toxicity in two marine fish species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The effect of hypoxia and hydrocarbons on the anti-predator performance of European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antognarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Satta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.212⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494936v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of hypoxia and hydrocarbons on the anti-predator performance of European sea bass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Metal subcellular partitioning determines excretion pathways and sensitivity to cadmium toxicity in two marine fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Satta</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.017⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.754-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544229v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the long-term effect of exposure to dispersant-treated oil on fish health using hypoxia tolerance and temperature susceptibility as ecologically relevant biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony P. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Domenici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (1), pp.210-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/etc.4271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation reduces social interest in the European sea bass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Aimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Claireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (3), pp.UNSP jeb190553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.190553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular, humoral and molecular responses in rainbow trout (Oncorhynchus mykiss) exposed to a herbicide and subsequently infected with infectious hematopoietic necrosis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215, pp.105282 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of metallothioneins in differential cadmium accumulation kinetics between two marine fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236, pp.462-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoidance threshold to oil water-soluble fraction by a juvenile marine teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Claireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony P. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (3), pp.854-859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/etc.4019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the relationship between the bioaccumulation of chemical contaminants in the variegated scallop Mimachlamys varia and its health status? A study carried out on the French Atlantic coast using the Path ComDim model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 640-641, pp.662 - 670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crude oil exposure on cardiac function and thermal tolerance of juvenile rainbow trout and European sea bass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Exposure of European sea bass (Dicentrarchus labrax) to chemically dispersed oil has a chronic residual effect on hypoxia tolerance but not aerobic scope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangfan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony P. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9609-x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571117v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of European sea bass (Dicentrarchus labrax) to chemically dispersed oil has a chronic residual effect on hypoxia tolerance but not aerobic scope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Influence of crude oil exposure on cardiac function and thermal tolerance of juvenile rainbow trout and European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Claireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Nikinmaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (24), pp.19624-19634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9609-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02613241v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term and Long-Term Biological Effects of Chronic Chemical Contamination on Natural Populations of a Marine Bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.150184 - 150184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0150184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the influence of dispersant addition on rising oil droplets in water column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.2287-2292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1543382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Dispersion of Crude Oil: Assessment of Physiological, Immune, and Antioxidant Systems in Juvenile Turbot (Scophthalmus maximus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dussauze</w:t>
+                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-014-1887-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.13779 - 13788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351044v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351030v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Dusserre</w:t>
+                <w:t xml:space="preserve">Chemical Dispersion of Crude Oil: Assessment of Physiological, Immune, and Antioxidant Systems in Juvenile Turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beuvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-014-1887-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014364v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological effects of crude oil and oil-dispersant: biomarkers in the heart of the juvenile golden grey mullet (Liza aurata).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oil exposure and dispersant use upon environmental adaptation performance and fitness in the European sea bass, Dicentrarchus labrax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Claireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130-131, pp.160-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dispersed crude oil exposure upon the aerobic metabolic scope in juvenile golden grey mullet (Liza aurata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64, pp.865-871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of conventional and molecular biomarkers in turbot Scophthalmus maximus exposed to heavy fuel oil no. 6 and styrene.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (7), pp.692-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753917v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Responses of conventional and molecular biomarkers in turbot Scophthalmus maximus exposed to heavy fuel oil no. 6 and styrene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Ortiz-Zarragoitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Orbea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarik Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116-117, pp.116-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905658v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of salinity and temperature on the solubility of organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.54-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2011.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore experiments on styrene spillage in marine waters for risk assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Morrissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (7), pp.1367-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an experimental oil spill on vertebral bone tissue quality in European sea bass (Dicentrarchus labrax L.).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Liver antioxidant and plasmatic immune responses in juvenile golden grey mullet (Liza aurata) exposed to dispersed crude oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.027⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (1), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771000v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver antioxidant and plasmatic immune responses in juvenile golden grey mullet (Liza aurata) exposed to dispersed crude oil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo effects of the soluble fraction of light cycle oil on immune functions in the European sea bass, Dicentrarchus labrax (Linne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.09.013⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (7), pp.1896-1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647228v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effects of the soluble fraction of light cycle oil on immune functions in the European sea bass, Dicentrarchus labrax (Linne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Auffret</w:t>
+                <w:t xml:space="preserve">Enhanced immunological and detoxification responses in Pacific oysters, Crassostrea gigas, exposed to chemically dispersed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Luna-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (14), pp.4103-4118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669580v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced immunological and detoxification responses in Pacific oysters, Crassostrea gigas, exposed to chemically dispersed oil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Effects of dispersed oil exposure on the bioaccumulation of polycyclic aromatic hydrocarbons and the mortality of juvenile Liza ramada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (9), pp.1643-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616692v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dispersed oil exposure on the bioaccumulation of polycyclic aromatic hydrocarbons and the mortality of juvenile Liza ramada</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Bioconcentration and immunotoxicity of an experimental oil spill in European sea bass (Dicentrarchus labrax L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.009⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (8), pp.2167-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647546v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of in vivo chronic hydrocarbons pollution on sanitary status and immune system in sea bass (Dicentrarchus labrax L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Kanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 105 (3-4), pp.300-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration and immunotoxicity of an experimental oil spill in European sea bass (Dicentrarchus labrax L.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Effect of an experimental oil spill on vertebral bone tissue quality in European sea bass (Dicentrarchus labrax L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 74 (8), pp.2167-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.021⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 74 (7), pp.1888-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770997v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of LCO soluble fraction on immune-related functions and gene transcription in the Pacific oyster, Crassostrea gigas (Thunberg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (3), pp.196-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of marine pollution caused by the release of metals into seawater following acid spills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (7), pp.998-1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two oils and 16 pure polycyclic aromatic hydrocarbons on plasmatic immune parameters in the European sea bass, Dicentrarchus labrax (Linné).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Immune effects of HFO on European sea bass, Dicentrarchus labrax, and Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.12.001⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (5), pp.1446-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770984v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune effects of HFO on European sea bass, Dicentrarchus labrax, and Pacific oyster, Crassostrea gigas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Operational Device and Procedure to Test the Initial Dissolution Rate of Chemicals After Ship Accidents: the Cedre Experimental Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Olier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Environmental Pollution and Toxicology Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00638198v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Device and Procedure to Test the Initial Dissolution Rate of Chemicals After Ship Accidents: the Cedre Experimental Column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Effects of two oils and 16 pure polycyclic aromatic hydrocarbons on plasmatic immune parameters in the European sea bass, Dicentrarchus labrax (Linné).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Olier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Environmental Pollution and Toxicology Journal </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.235-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906915v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry for the evaluation of chromosomal damage in turbot Psetta maxima (L.) exposed to the dissolved fraction of heavy fuel oil in sea water: a comparison with classical biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goanvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (2), pp.395-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2008.01901.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 16 pure hydrocarbons and two oils on haemocyte and haemolymphatic parameters in the Pacific oyster, Crassostrea gigas (Thunberg).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (6), pp.1610-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of accidental coal immersion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaffrenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (12), pp.1932-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutral red lysosomal retention assay and Comet assay on haemolymph cells from mussels (Mytilus edulis) and fish (Symphodus melops) exposed to styrene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emina Mamaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Bechmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Torgrimsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bjornstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 75 (3), pp.191-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2005.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chromosomal damage by flow cytometry in turbot (Scophthalmus maximus L.) exposed to fuel oil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goanvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9 (6), pp.435-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13547500400027001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oil and bioremediation on mussel (Mytilus edulis L.) growth in mudflats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Børseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (10), pp.1211-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330309385663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of suspended mineral load, water salinity and oil type on the size of oil-mineral aggregates in the presence of chemical dispersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spill Science and Technology Bulletin -Oxford-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (1), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1353-2561(02)00118-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of salinity on oil-mineral aggregate formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stoffyn-Egli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spill Science and Technology Bulletin -Oxford-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (1), pp.65-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1353-2561(02)00124-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8799,2110 +10749,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep dive into the Surface MicroLayer (SML) of Brest harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Océan et Mers au CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913757v1</w:t>
-              </w:r>
-[...1948 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10920,103 +10920,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Limpets and Mussels to Biomonitor Chronic Pollution in North Corsica Port Areas (Mediterranean Sea): A Multibiomarker Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices in Port Environmental Data Management. The Case Study of the WIBE Information System</w:t>
@@ -11049,103 +11049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chemical release from marine accident— experimental analysis of n-butanol behavior in seawater column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety, Reliability and Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.185-192, 2013, </w:t>
@@ -11183,90 +11183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Parameter Effects on the Fate of a Chemical Slick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality - Monitoring and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11332,103 +11332,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.2 – Evaporation from a slick / theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11450,103 +11450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.1 – Literature review on past accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11658,51 +11658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6C0FC80"/>
+    <w:nsid w:val="3BAEE926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11889,51 +11889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-7284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080459927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimmelpont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Panisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lelchat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxac070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155430" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112956" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2021.1.1141163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Aimon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antognarelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.212" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. Farrell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.190553" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105282" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.01.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Anttila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Nikinmaa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9609-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangfan Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQPNT72-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.10.029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDWTG4DX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Th&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Merlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ortiz-Zarragoitia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Orbea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.02.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCHZJFP9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbouzid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Privat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T93FPR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96QXWSLQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndiaye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5GXBL18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647546v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kanan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905572v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.06.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M13G2TW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770997v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.021" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4LQ9BNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638192v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.08.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4782G7LT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cabon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4L8WZP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ9LTSPR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.04.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZRQWSZ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Olier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poirier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01901.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2XZQMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.04.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaffrenou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giamarchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel-Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.08.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2DZJBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bechmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torgrimsen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjornstad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2005.08.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-819VDG3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500400027001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. B&#248;rseth" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385663" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00118-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMX247KN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoffyn-Egli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dixon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00124-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J920TLW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ehrhart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069784" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Domel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106504v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Langlois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;liot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224213v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Jin Park" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ae Park" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-le-floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-7284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080459927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ehrhart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Domel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;liot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Jin Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ae Park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimmelpont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Panisset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jourdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lelchat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxac070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155430" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105880" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112956" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Andr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2021.1.1141163" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Aimon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111592" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antognarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126678" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.212" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. Farrell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.190553" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangfan Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQPNT72-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Anttila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Nikinmaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9609-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.10.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDWTG4DX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Th&#233;ron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Merlin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.01.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ruiz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ortiz-Zarragoitia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Orbea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.02.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCHZJFP9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbouzid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Privat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.11.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T93FPR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndiaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5GXBL18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647546v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kanan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770997v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4LQ9BNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905572v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.06.022" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M13G2TW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.027" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96QXWSLQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.08.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4782G7LT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770996v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cabon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.02.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4L8WZP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.04.001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZRQWSZ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906915v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Olier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770984v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.12.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ9LTSPR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668414v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poirier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01901.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2XZQMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770986v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.04.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770983v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaffrenou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giamarchi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel-Deschamps" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.08.017" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2DZJBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bechmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torgrimsen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjornstad" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2005.08.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-819VDG3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500400027001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770828v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. B&#248;rseth" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385663" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770782v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00118-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMX247KN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoffyn-Egli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dixon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1353-2561(02)00124-X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J920TLW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>