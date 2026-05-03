--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -230,412 +230,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for damage and healing in brittle solids</w:t>
+                <w:t xml:space="preserve">A space-time approach for the simulation of brittle fracture with phas­e-field models in elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Salmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Blanc</w:t>
+                <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Garajeu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02675-5⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 307, pp.107668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235401v1</w:t>
+                <w:t xml:space="preserve">hal-04830169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Payne effect in filled rubbers: accounting for time effect and partial reversibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for damage and healing in brittle solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Cedeno Madera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Euchler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-025-05680-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02675-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964987v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time approach for the simulation of brittle fracture with phas­e-field models in elastodynamics</w:t>
+                <w:t xml:space="preserve">Modeling the Payne effect in filled rubbers: accounting for time effect and partial reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
+                <w:t xml:space="preserve">Rebeca Cedeno Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+                <w:t xml:space="preserve">Eric Euchler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 307, pp.107668. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-025-05680-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830169v1</w:t>
+                <w:t xml:space="preserve">hal-04964987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time formulation for time-dependent behaviors at small or finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,51 +1310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive multiphysics modeling for nearly incompressible dissipative materials: application to thermo–chemo-mechanical aging of rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid free energy approach for nearly incompressible behaviors at finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96-97, pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2898,864 +2898,847 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermo-chimio-mécanique d’élastomères fortement compressibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">On the thermo-mechanical modeling of crack propagation and healing in a brittle solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Pépin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEformation des POlymères Solides 32 (DEPOS 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference - ESMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021336v1</w:t>
+                <w:t xml:space="preserve">hal-05235427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermo-mechanical modeling of crack propagation and healing in a brittle solid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Salmon</w:t>
+                <w:t xml:space="preserve">Impact du vieillissement thermomécanique sur un élastomère fortement compressible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Vanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference - ESMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">DEformation des POlymères Solides 32 (DEPOS 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235427v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modelling of thermo-mechanical behavior of NR-BR carbon filled rubber blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Cedeño Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International conference on advanced computational engineering and experimenting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Thermo-Mechanical Behavior in Filled Elastomers: Applications to Finite-Element Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Cedeño Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode espace-temps pour la fissuration en élastodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time IGA formulation for the dynamic fracture of solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Isogeometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the non-linear dynamic behavior of a technical rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssera El Archi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssera El Archi</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Alexandre Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une approche espace-temps isogéométrique pour les comportements non-linéaires dissipatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,182 +3783,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time isogeometric analysis for the simulation of fracture with gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique d'une interface adhésive : dommage mécanique et réactions chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Andréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,87 +4003,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage and healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,708 +4124,708 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual testing methods of the dynamic behavior of CFRP damped with rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssera El Archi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssera El Archi</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Alexandre Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gumference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short course on Multiphysic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM Junior Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space-time Isogeometric Analysis for non-linear solid mechanics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual International conference on isogeometric analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortissement de structures composite : modélisation et comparaison de solutions technologiques utilisant de l'élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssera El Archi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Time Isogeometric Analysis for Thermomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Feutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM &amp; ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping in CFRP Structures: Modelling and Comparison of Technological Solutions Using Elastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssera El Archi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssera El Archi</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Alexandre Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric Analysis for the numerical simulation of rubber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4858,479 +4841,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutuve Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulation of thermal ageing in a filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K D Ahose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de l'analyse isogéométrique pour la simulation multi-physiques/multi-champs de structures en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space-time methods based on Isogeometric analysis for structures analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Civil, Structural &amp; Environmental Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Isogéométrique espace-temps pour le Calcul des Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de l’analyse isogéométrique pour la simulation multi-physiques/multi-champs de structures en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5346,1136 +5329,1136 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque National en Calculs des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis of coupled thermomechanical problems: Theoretical and implementation aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Engineering Computational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybrid free energy for nearly incompressible behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Advanced Computational Engineering and Experimenting, ACEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time isogeometric solvers for coupled multiphysics: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The tenth International Conference on Engineering Computational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modeling of the chemo-physical evolution of filled rubbers submitted to severe thermodynamic loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modeling of the thermal aging in a filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Dela Ahose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900944v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the thermal aging in a filled rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical modeling of the chemo-physical evolution of filled rubbers submitted to severe thermodynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680583v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relative influence of mechanical and thermal effects on aging of rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Worshop on the Multiphysics Behavior of Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An isogeometric approach for coupled thermomechanical problems at large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V International Conference on Isogeometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermal aging of a filled butadiene rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komla Dela Ahose</w:t>
+                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Sosson</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubber (ECCMR2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586866v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delattre</w:t>
+                <w:t xml:space="preserve">On the thermal aging of a filled butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubber (ECCMR2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315223278-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531254v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du comportement multiphysique quasi-incompressible d'élastomères en déformations finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Mawulawoe Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction method for composites structures with elastomeric matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6494,200 +6477,200 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.391-396, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315140216-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of a thermal aging behavior due to cyclic mechanical loadings with a multiphysics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation du comportement en fatigue d'élastomères techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6716,168 +6699,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive multiphysics modeling for dissipative materials that can undergo chemical reactions : application to the thermo-chemo-mechanical aging of rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’endommagement par fatigue sur un butadiène chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6919,181 +6902,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’interaction entre les phénomènes de fatigue et vieillissement thermique d’un polybutadiène chargé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7135,371 +7118,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An isogeometric analysis investigation for multiphysics formulations at large strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical homogenization of heterogeneous media and periodic beams and plates : a simple formulation to drive the FE-computations of the RVE's problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIST 2015 : Friction, Fracture, Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical multi-axial behavior of filled elastomers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELASTOMERS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7521,146 +7504,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7675,73 +7658,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7750,201 +7733,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the isogeometric approach for coupled thermomechanical problems at large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop on the Multiphysics Behavior of Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.729 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7999,73 +7982,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8120,695 +8103,695 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMJava : une approche Java pour les calculs multiphysiques multichamps couplés en mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un modèle de couplage Thermo-Chimio-Mécanique pour les élastomères chargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite strain Thermo-Chemo-Mechanical coupled formulation for filed rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Strain Thermo-Chemo-Mechanical Coupled Model for Filled Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dubrovnik, Croatia. pp.248-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Toolbox Abaqus pour le calcul de propriétés effectives de milieux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-chemo-mechanical coupled formulation, application to filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement linéarisé d'un élastomère pré-chargé en régime harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8817,106 +8800,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8945,73 +8928,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9040,87 +9023,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutve and numerical modeling of the fatigue behavior of a filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grandcoin Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,73 +9118,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (Dresden Germany)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9230,87 +9213,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. CD-ROM(7 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mécanique et numérique de l'endommmagement en fatigue d'un élastomère chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grandcoin Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9325,73 +9308,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giens 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mécanique et numérique de l'endommagement en fatigue d'un élastomère chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grandcoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9420,73 +9403,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastique par relaxation radiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9515,73 +9498,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en Calcul de Structures,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de structures lamifiées élastomère-métal curvilignes par une méthode de réduction de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khédimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9610,87 +9593,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congres tunisien de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tunisie. pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement en fatigue de pièces en élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grandcoin Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,73 +9701,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Maroc. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE-Implementation of a statistical hyper-visco-plastic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9813,73 +9796,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.255-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de Réduction de Modèle pour l’analyse de structures composites à matrice hyperélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9908,73 +9891,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction de modèles, application à l'étude de stabilité d'un lamifié élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10003,73 +9986,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité matérielle et structurelle d'un lamifié élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10078,84 +10061,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zoppitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque national en calcul de structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique et le Laboratoire de Mécanique des Solides; Association Calcul des Structures et Modélisation, May 2003, Giens, France. pp.535-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10165,51 +10148,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation with rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10218,155 +10201,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.271-303, 2026, 978-0-12-823826-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-823826-4.00023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several Aspects of Elastomer Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10375,282 +10358,282 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Richaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging of Industrial Polymers 1: Aging Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WILEY, pp.229 - 259, 2025, 9781789451894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394417834.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Space-Time approach for thermomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Challenges in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.245-258, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-93213-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Symbolic and Numerical Approaches in Computational Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.H.V. Topping and P. Iványi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for Engineering Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saxe-Coburg Publications, pp.61-88, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/csets.35.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10660,51 +10643,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PredimLam, un outil de pré-dimensionnement de paliers élastomèriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10713,51 +10696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10767,51 +10750,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation with rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10820,77 +10803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10900,100 +10883,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de structures lamifiées élastomère-métal à l'aide d'une méthode de réduction de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de la Méditerranée - Aix-Marseille II, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00090600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11003,91 +10986,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations et Simulations numériques avancées pour les élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix Marseille Université, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02115239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11097,105 +11080,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandes Déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01104172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11342,51 +11325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;andr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-026-02759-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cedeno Madera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Euchler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-025-05680-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kevine Feutang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02480-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El Archi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tranquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sabourin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;soyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barabash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saad&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyheramendy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Ahose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0680-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Nguyen Van" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kh&#233;dimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-010-0427-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B73NX5XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.795-811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.281-292" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-006-0030-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M4CG9MG6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cede&#241;o Madera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Andrea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Feutang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saad&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Ahose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouaziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Saad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Ahose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Mawulawoe Ahose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-64" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien An Nguyen Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin Laneyrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106760v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812956v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoppitelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93213-7_19" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.35.3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01104172v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;andr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-026-02759-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kevine Feutang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cedeno Madera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Euchler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-025-05680-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02480-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El Archi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tranquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sabourin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;soyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barabash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saad&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyheramendy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Ahose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0680-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Nguyen Van" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kh&#233;dimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-010-0427-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B73NX5XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.795-811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.281-292" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-006-0030-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M4CG9MG6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cede&#241;o Madera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Andrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Feutang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saad&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Ahose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Saad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Ahose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Mawulawoe Ahose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-64" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien An Nguyen Van" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin Laneyrie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoppitelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93213-7_19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.35.3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01104172v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>