--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -230,412 +230,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time approach for the simulation of brittle fracture with phas­e-field models in elastodynamics</w:t>
+                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for damage and healing in brittle solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Lucas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107616⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02675-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830169v1</w:t>
+                <w:t xml:space="preserve">hal-05235401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for damage and healing in brittle solids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Payne effect in filled rubbers: accounting for time effect and partial reversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Helfer</w:t>
+                <w:t xml:space="preserve">Rebeca Cedeno Madera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Socié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Euchler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02675-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-025-05680-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235401v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Payne effect in filled rubbers: accounting for time effect and partial reversibility</w:t>
+                <w:t xml:space="preserve">A space-time approach for the simulation of brittle fracture with phas­e-field models in elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Cedeno Madera</w:t>
+                <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Euchler</w:t>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 307, pp.107668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-025-05680-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964987v1</w:t>
+                <w:t xml:space="preserve">hal-04830169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time formulation for time-dependent behaviors at small or finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,51 +1310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive multiphysics modeling for nearly incompressible dissipative materials: application to thermo–chemo-mechanical aging of rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid free energy approach for nearly incompressible behaviors at finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96-97, pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2904,90 +2904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the thermo-mechanical modeling of crack propagation and healing in a brittle solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3131,247 +3131,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modelling of thermo-mechanical behavior of NR-BR carbon filled rubber blends</w:t>
+                <w:t xml:space="preserve">Modeling Thermo-Mechanical Behavior in Filled Elastomers: Applications to Finite-Element Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Cedeño Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International conference on advanced computational engineering and experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235467v1</w:t>
+                <w:t xml:space="preserve">hal-05235450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Thermo-Mechanical Behavior in Filled Elastomers: Applications to Finite-Element Numerical Simulation</w:t>
+                <w:t xml:space="preserve">On the Modelling of thermo-mechanical behavior of NR-BR carbon filled rubber blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Cedeño Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">17th International conference on advanced computational engineering and experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235450v1</w:t>
+                <w:t xml:space="preserve">hal-05235467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode espace-temps pour la fissuration en élastodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3396,77 +3396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time IGA formulation for the dynamic fracture of solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Isogeometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,145 +3606,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une approche espace-temps isogéométrique pour les comportements non-linéaires dissipatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time isogeometric analysis for the simulation of fracture with gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kevine Feutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717723v1</w:t>
+                <w:t xml:space="preserve">hal-04163530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage</w:t>
+                <w:t xml:space="preserve">Modélisation multiphysique d'une interface adhésive : dommage mécanique et réactions chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien d'Andrea</w:t>
+                <w:t xml:space="preserve">Sébastien d'Andréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3767,204 +3780,191 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888639v1</w:t>
+                <w:t xml:space="preserve">hal-04281719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time isogeometric analysis for the simulation of fracture with gradient damage models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur une approche espace-temps isogéométrique pour les comportements non-linéaires dissipatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163530v1</w:t>
+                <w:t xml:space="preserve">hal-03717723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique d'une interface adhésive : dommage mécanique et réactions chimiques</w:t>
+                <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien d'Andréa</w:t>
+                <w:t xml:space="preserve">Sebastien d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3987,103 +3987,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281719v1</w:t>
+                <w:t xml:space="preserve">hal-03888639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage and healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,191 +4275,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short course on Multiphysic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On space-time Isogeometric Analysis for non-linear solid mechanics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Feutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM Junior Worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Virtual International conference on isogeometric analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141350v1</w:t>
+                <w:t xml:space="preserve">hal-03530251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On space-time Isogeometric Analysis for non-linear solid mechanics problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short course on Multiphysic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International conference on isogeometric analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">WCCM Junior Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530251v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortissement de structures composite : modélisation et comparaison de solutions technologiques utilisant de l'élastomère</w:t>
               </w:r>
@@ -4592,64 +4592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Feutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM &amp; ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4998,51 +4998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de l'analyse isogéométrique pour la simulation multi-physiques/multi-champs de structures en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5080,51 +5080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space-time methods based on Isogeometric analysis for structures analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5365,51 +5365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis of coupled thermomechanical problems: Theoretical and implementation aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,51 +5473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybrid free energy for nearly incompressible behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Advanced Computational Engineering and Experimenting, ACEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5568,51 +5568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,325 +5657,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the thermal aging in a filled rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical modeling of the chemo-physical evolution of filled rubbers submitted to severe thermodynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680583v1</w:t>
+                <w:t xml:space="preserve">hal-01900944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modeling of the chemo-physical evolution of filled rubbers submitted to severe thermodynamic loadings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modeling of the thermal aging in a filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Dela Ahose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900944v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relative influence of mechanical and thermal effects on aging of rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Worshop on the Multiphysics Behavior of Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V International Conference on Isogeometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6089,252 +6089,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delattre</w:t>
+                <w:t xml:space="preserve">On the thermal aging of a filled butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubber (ECCMR2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315223278-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531254v1</w:t>
+                <w:t xml:space="preserve">hal-01586866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermal aging of a filled butadiene rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komla Dela Ahose</w:t>
+                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Sosson</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubber (ECCMR2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315223278-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01586866v1</w:t>
+                <w:t xml:space="preserve">hal-01531254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du comportement multiphysique quasi-incompressible d'élastomères en déformations finies</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Mawulawoe Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6545,77 +6545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of a thermal aging behavior due to cyclic mechanical loadings with a multiphysics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6748,51 +6748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive multiphysics modeling for dissipative materials that can undergo chemical reactions : application to the thermo-chemo-mechanical aging of rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,90 +6938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’interaction entre les phénomènes de fatigue et vieillissement thermique d’un polybutadiène chargé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Dela Ahose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7180,51 +7180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7567,256 +7567,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314245v1</w:t>
+                <w:t xml:space="preserve">hal-01236377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delattre</w:t>
+                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236377v1</w:t>
+                <w:t xml:space="preserve">hal-01314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the isogeometric approach for coupled thermomechanical problems at large strain</w:t>
               </w:r>
@@ -7828,51 +7828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop on the Multiphysics Behavior of Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.729 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7891,269 +7891,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859662v1</w:t>
+                <w:t xml:space="preserve">hal-00859638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
+                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
+              <w:t xml:space="preserve">ECCMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859638v1</w:t>
+                <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMJava : une approche Java pour les calculs multiphysiques multichamps couplés en mécanique</w:t>
               </w:r>
@@ -8165,51 +8165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8273,51 +8273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8349,243 +8349,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite strain Thermo-Chemo-Mechanical coupled formulation for filed rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
+                <w:t xml:space="preserve">A Finite Strain Thermo-Chemo-Mechanical Coupled Model for Filled Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ECT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dubrovnik, Croatia. pp.248-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734335v1</w:t>
+                <w:t xml:space="preserve">hal-00859619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Strain Thermo-Chemo-Mechanical Coupled Model for Filled Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien An Nguyen Van</w:t>
+                <w:t xml:space="preserve">A finite strain Thermo-Chemo-Mechanical coupled formulation for filed rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dubrovnik, Croatia. pp.248-267</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859619v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Toolbox Abaqus pour le calcul de propriétés effectives de milieux hétérogènes</w:t>
               </w:r>
@@ -8679,51 +8679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8800,51 +8800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9243,217 +9243,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mécanique et numérique de l'endommmagement en fatigue d'un élastomère chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Grandcoin Laneyrie</w:t>
+                <w:t xml:space="preserve">Modélisation mécanique et numérique de l'endommagement en fatigue d'un élastomère chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grandcoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giens 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens, France. pp.181-186</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389853v1</w:t>
+                <w:t xml:space="preserve">hal-01413155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mécanique et numérique de l'endommagement en fatigue d'un élastomère chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Grandcoin</w:t>
+                <w:t xml:space="preserve">Modélisation mécanique et numérique de l'endommmagement en fatigue d'un élastomère chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grandcoin Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Giens 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413155v1</w:t>
+                <w:t xml:space="preserve">hal-00389853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastique par relaxation radiale</w:t>
               </w:r>
@@ -10201,51 +10201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.271-303, 2026, 978-0-12-823826-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10426,51 +10426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Space-Time approach for thermomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Challenges in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.245-258, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10504,51 +10504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Symbolic and Numerical Approaches in Computational Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10803,51 +10803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11325,51 +11325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;andr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-026-02759-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kevine Feutang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cedeno Madera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Euchler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-025-05680-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02480-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El Archi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tranquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sabourin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;soyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barabash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saad&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyheramendy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Ahose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0680-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Nguyen Van" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kh&#233;dimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-010-0427-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B73NX5XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.795-811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.281-292" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-006-0030-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M4CG9MG6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cede&#241;o Madera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Andrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Feutang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saad&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Ahose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Saad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Ahose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Mawulawoe Ahose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-64" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien An Nguyen Van" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin Laneyrie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoppitelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93213-7_19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.35.3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01104172v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;andr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-026-02759-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cedeno Madera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Euchler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-025-05680-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kevine Feutang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02480-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El Archi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tranquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sabourin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;soyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barabash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saad&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyheramendy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Ahose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0680-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Nguyen Van" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kh&#233;dimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-010-0427-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B73NX5XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.795-811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.281-292" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-006-0030-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M4CG9MG6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Cede&#241;o Madera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Andrea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Feutang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saad&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Ahose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Saad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Ahose" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dela Mawulawoe Ahose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-64" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien An Nguyen Van" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandcoin Laneyrie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoppitelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93213-7_19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148395v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.35.3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01104172v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>