--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -1974,654 +1974,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (July), pp.629737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359314v1</w:t>
+                <w:t xml:space="preserve">hal-03286882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286882v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the role of farmers in seed innovations: a brief introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (4), pp.449-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-021-00161-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of farmers in seed innovations: a brief introduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-021-00161-z⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893996v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
+              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317341v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the long-term impact of agricultural research on productivity: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2809,896 +2809,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and information sharing about pest resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marcoul</w:t>
+                <w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667500v1</w:t>
+                <w:t xml:space="preserve">hal-01765232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Coordination and information sharing about pest resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.135 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2017.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765232v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The product line strategy of a company selling seed with a licenced GM trait</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Baghdasaryan</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Campens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2016-0030⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01547179v1</w:t>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">The product line strategy of a company selling seed with a licenced GM trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Delia Baghdasaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Campens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.n.a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2016-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Industrie des semences] Un marché complètement modifié</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants: a sheep meat breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Shumbusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1033-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632272v1</w:t>
+                <w:t xml:space="preserve">hal-01519160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[OGM] Un marché complètement modifié</w:t>
+                <w:t xml:space="preserve">[Industrie des semences] Un marché complètement modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338335v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">[OGM] Un marché complètement modifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478404v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants: a sheep meat breeding program</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519160v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaggregating the demand for pesticides: does it matter?</w:t>
               </w:r>
@@ -3794,178 +3794,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie du secteur des semences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Les aspects économiques de la sélection génomique chez les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semences et Progres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, mars, pp.42-43</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134588v1</w:t>
+                <w:t xml:space="preserve">hal-02090905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects économiques de la sélection génomique chez les plantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L'économie du secteur des semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66, pp.55-68</w:t>
+              <w:t xml:space="preserve">Semences et Progres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, mars, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090905v1</w:t>
+                <w:t xml:space="preserve">hal-01134588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hocde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4240,51 +4240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la recherche agronomique sur la productivité agricole française : une approche par le taux de rentabilité interne (TRI) des dépenses publiques affectées à la recherche agronomique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Butault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Musolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t>
@@ -4486,51 +4486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat. Quel intérêt aurait l'agriculture française à cultiver des OGM ? Cela aurait un faible impact sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Réju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4568,51 +4568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat : Quel intérêt aurait l'agriculture française à cultiver des OGM ? Cela aurait un faible impact sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Croix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,511 +4631,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'organisation de la recherche et du secteur des semences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Credence goods, experts and risk aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tropeano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120 (3), pp.464-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2013.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144529v1</w:t>
+                <w:t xml:space="preserve">hal-00976890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de production, environnement et politiques publiques: comprendre et accompagner le changement de pratiques en grande culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (juin), pp.233-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/19w0-tn59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credence goods, experts and risk aversion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4/2013 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2013.05.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976890v1</w:t>
+                <w:t xml:space="preserve">hal-01130500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de l'organisation de la recherche et du secteur des semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4/2013 (4)</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130500v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downstream labeling and upstream price competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (3), pp.347-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aujas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5286,51 +5286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variétés hybrides vues par un économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60, pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5381,51 +5381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Langinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (2), pp.379-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5484,51 +5484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading review: Marie-Monique Robin, The world according Monsanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (1), pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5566,51 +5566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - Le monde selon Monsanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5629,96 +5629,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie du secteur semencier au niveau international : échanges marchands, stratégies des firmes et du secteur public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L'impact économique des innovations agricoles : l'arbitrage entre hybrides et lignées dans le secteur des semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30, pp.65-70</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654468v1</w:t>
+                <w:t xml:space="preserve">hal-02653575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fees or refuges: which is better for the sustainable management of insect resistance to transgenic Bt corn?</w:t>
               </w:r>
@@ -5832,152 +5845,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00300559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact économique des innovations agricoles : l'arbitrage entre hybrides et lignées dans le secteur des semences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Economie du secteur semencier au niveau international : échanges marchands, stratégies des firmes et du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653575v1</w:t>
+                <w:t xml:space="preserve">hal-02654468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - Industrial organisation and inovation (séminaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 77, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76 (3), pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6100,1135 +6100,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif des zones refuges pour le maïs Bt aux États-Unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+                <w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Corolleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (4), pp.621-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00045-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200476v1</w:t>
+                <w:t xml:space="preserve">hal-00422563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des structures industrielles et de la concurrence dans les secteurs des semences et des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 277-278, pp.167-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecoru.2003.5445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dispositif des zones refuges liées au maïs Bt aux Etats-Unis : ce qu'il peut apprendre aux Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 559, pp.20-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00422563v1</w:t>
+                <w:t xml:space="preserve">hal-02676794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif des zones refuges liées au maïs Bt aux Etats-Unis : ce qu'il peut apprendre aux Européens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+                <w:t xml:space="preserve">Le dispositif des zones refuges pour le maïs Bt aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 559, pp.20-24</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (48), pp.82-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676794v1</w:t>
+                <w:t xml:space="preserve">hal-01200476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant biotechnology and agricultural supply industry restructuring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The technological trajectories of the agrochemical industry : change and continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and public policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (4), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3152/147154302781780921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijbt.2002.000188⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670907v1</w:t>
+                <w:t xml:space="preserve">hal-02669466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The technological trajectories of the agrochemical industry : change and continuity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant biotechnology and agricultural supply industry restructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and public policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3152/147154302781780921⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (2-3), pp.194-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijbt.2002.000188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669466v1</w:t>
+                <w:t xml:space="preserve">hal-02670907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies végétales et restructurations de l'agrofourniture : un horizon stratégique marqué de fortes incertitudes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">French ag-biotech SMEs : development prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 38, pp.425-447</w:t>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), pp.98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671504v1</w:t>
+                <w:t xml:space="preserve">hal-02674393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Creation and Development of Biotech SMEs Localised? Conclusions Drawn from the French Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">How will US-based companies make it in Europe ? An insight from Pioneer and Monsanto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (1), pp.74-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00424329v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ag-biotech SMEs : development prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Les PME françaises de biotechnologies : quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgBioforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (2), pp.98-104</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 108, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674393v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will US-based companies make it in Europe ? An insight from Pioneer and Monsanto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Biotechnologies végétales et restructurations de l'agrofourniture : un horizon stratégique marqué de fortes incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgBioforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (1), pp.74-78</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.425-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670954v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME françaises de biotechnologies : quel développement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Is the Creation and Development of Biotech SMEs Localised? Conclusions Drawn from the French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (1-2), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011197616151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion des OGM et impact pour les agriculteurs : quels sont les liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (3), pp.204-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7256,972 +7256,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans d'innovation en agriculture : quelques enseignements des approches socio-économiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Strategies of European SMEs in biotechnology : the role of size, technology and market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angèle de Looze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecoru.2000.5159⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (3), pp.541-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005624017982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685220v1</w:t>
+                <w:t xml:space="preserve">hal-02691815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of European SMEs in biotechnology : the role of size, technology and market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (2), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2000.402329x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1005624017982⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02691815v1</w:t>
+                <w:t xml:space="preserve">hal-02687413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L'influence de la diffusion et de la différenciation des produits sur la dynamique des parts de marché : une application au marché français des semences de maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (2), pp.329-337. </w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 145, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2000.402329x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2000.6111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687413v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la diffusion et de la différenciation des produits sur la dynamique des parts de marché : une application au marché français des semences de maïs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Cinquante ans d'innovation en agriculture : quelques enseignements des approches socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 145, pp.41-51. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 255-256, pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecop.2000.6111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.2000.5159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685860v1</w:t>
+                <w:t xml:space="preserve">hal-02685220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Gallais</w:t>
+                <w:t xml:space="preserve">Enquête : les entreprises de biotechnologie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 194, pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0294-3506(99)90120-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693348v1</w:t>
+                <w:t xml:space="preserve">hal-02689642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête : les entreprises de biotechnologie en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Les nouveaux marchés européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 194, pp.56-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 194, pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0294-3506(99)90125-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0294-3506(99)90120-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02689642v1</w:t>
+                <w:t xml:space="preserve">hal-02689856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux marchés européens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+                <w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.329-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0294-3506(99)90125-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02689856v1</w:t>
+                <w:t xml:space="preserve">hal-02693348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et incitations dans les contrats de recherche : le cas des accords public/privé</w:t>
+                <w:t xml:space="preserve">Industry consolidation, public attitude and the future of plant biotechnology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (2), pp.85-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685495v1</w:t>
+                <w:t xml:space="preserve">hal-02686717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry consolidation, public attitude and the future of plant biotechnology in Europe</w:t>
+                <w:t xml:space="preserve">Coordination et incitations dans les contrats de recherche : le cas des accords public/privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgBioforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 49 (4), pp.1129-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reco.1998.410034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686717v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche publique et dynamique industrielle : une illustration sur la base d'un modèle évolutionniste appliqué au secteur des semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 37, pp.115-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8589,51 +8589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8909,51 +8909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans d'innovation en agriculture : quelques enseignements des approches socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8965,203 +8965,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif organisationnel faut-il mettre en place pour conserver et exploiter les ressources génétiques végétales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">18 p., 1998</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837444v1</w:t>
+                <w:t xml:space="preserve">hal-02835799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Quel dispositif organisationnel faut-il mettre en place pour conserver et exploiter les ressources génétiques végétales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">23 p., 1998</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835799v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche publique et recherche industrielle : Une analyse des relations industrielles de deux Départements à l'INRA</w:t>
               </w:r>
@@ -9173,77 +9173,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angèle de Looze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9287,77 +9287,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angèle de Looze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9401,77 +9401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angèle de Looze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">89 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9502,51 +9502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements mimétiques et différenciation dans des phases de création de technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,77 +9721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the economic effectiveness of genomic selection relative to conventional breeding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nourollah Ahmadi; Jérôme Bartholomé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Trait Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2467, Springer US, pp.619-644, 2022, Methods in Molecular Biology, 978-1-0716-2205-6. </w:t>
@@ -9823,324 +9823,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles économiques et formes d’organisation de l’amélioration génétique animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">INRAE. </w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verrier, Etienne; Milan, Denis; Rogel-Gaillard, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
+              <w:t xml:space="preserve">Génétique des animaux d’élevage. Diversité et adaptation dans un monde changeant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-240, 2020, Collection Savoir faire, 978-2-7592-3099-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559548v1</w:t>
+                <w:t xml:space="preserve">hal-02931800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles économiques et formes d’organisation de l’amélioration génétique animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+                <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Verrier, Etienne; Milan, Denis; Rogel-Gaillard, Claire. </w:t>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique des animaux d’élevage. Diversité et adaptation dans un monde changeant</w:t>
+              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-240, 2020, Collection Savoir faire, 978-2-7592-3099-0</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931800v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et diffusion de nouveaux idéotypes: éléments d'analyse économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Debaecke; Bénédicte Quilot-Turion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.238-245, 2014, 2-7380-1347-3</w:t>
@@ -10163,363 +10163,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t>
+              <w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437017v1</w:t>
+                <w:t xml:space="preserve">hal-02806996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition des Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806996v1</w:t>
+                <w:t xml:space="preserve">hal-01437017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Corolleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Coronini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10578,51 +10578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution and complementarities in the biotechnology and pesticide markets : a theoretical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10654,251 +10654,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French biotech start-up and biotech clusters in France : the importance of geographic proximity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Comparing allocation of resources in public and private research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17 p., 2000</w:t>
+              <w:t xml:space="preserve">Agriculture and intellectual property rights : economics, institutional and implementation issues in biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAB International, 2000, 0-85199-457-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837497v1</w:t>
+                <w:t xml:space="preserve">hal-02834964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing allocation of resources in public and private research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">French biotech start-up and biotech clusters in France : the importance of geographic proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Corolleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and intellectual property rights : economics, institutional and implementation issues in biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAB International, 2000, 0-85199-457-1</w:t>
+              <w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834964v1</w:t>
+                <w:t xml:space="preserve">hal-02837497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal collection and search for crop genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.E. Evenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farmers, gene banks and crop breeding : economic analyses of diversity in wheat, maize and rice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 1998, 0-7923-8370-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11429,291 +11429,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement of marine ingredients by plant products in fish diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissemination of low-input wheat varieties and genetic material from the INRA-AO breeding programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+                <w:t xml:space="preserve">. Département Bap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Inconnu. 2015, 25 p</w:t>
+                <w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901445v1</w:t>
+                <w:t xml:space="preserve">hal-02794347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of low-input wheat varieties and genetic material from the INRA-AO breeding programme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Replacement of marine ingredients by plant products in fish diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2015</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inconnu. 2015, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794347v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t>
+                <w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
@@ -11727,531 +11727,531 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laredo</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t>
+              <w:t xml:space="preserve">[Contrat] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190008v1</w:t>
+                <w:t xml:space="preserve">hal-02796590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larédo</w:t>
+                <w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2014</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796590v1</w:t>
+                <w:t xml:space="preserve">hal-01064099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Nauges</w:t>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Allaire</w:t>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cahuzac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064099v1</w:t>
+                <w:t xml:space="preserve">hal-01064100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nauges</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01064100v1</w:t>
+                <w:t xml:space="preserve">hal-01190008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Allaire</w:t>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12271,271 +12271,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP &amp;quot; Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l'AB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la recherche agronomique (INRA). 2013</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064098v1</w:t>
+                <w:t xml:space="preserve">hal-01123950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP &amp;quot; Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l'AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cahuzac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la recherche agronomique (INRA). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123950v1</w:t>
+                <w:t xml:space="preserve">hal-01064098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12566,51 +12566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches menées dans le département ESR sur les organismes génétiquement modifiés : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12654,51 +12654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des biotechnologies agricoles et des OGM aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12748,51 +12748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalité des choix en R et D dans le cadre de la théorie évolutionniste : une application à l'industrie des semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12864,77 +12864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12991,51 +12991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13222,51 +13222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.lemarie@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/stephane-lemarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacia Stetkiewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Nair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rufino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout R.H. Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stetkiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R H Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32207-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.103030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00161-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musolesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbz051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Baghdasaryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2016-0030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PL420V4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090905v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;ju" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aujas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Langinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01110.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8651AEB05B655DB7E8C3CB1E0841854F84A4259B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.01.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5445" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670907v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assouline" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2002.000188" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669466v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/147154302781780921" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-Z059MT24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011197616151" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6VP8F7K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2001.0204" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2000.5159" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005624017982" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M88JC4B0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402329x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6111" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90120-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65JJ0TCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689856v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#225;mara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90125-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J93L3MS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1998.410034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686717v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.1995.1479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198217v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caffier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110095534/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estades" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Joly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Larbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834964v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Evenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836695v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jorge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847949v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.lemarie@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/stephane-lemarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacia Stetkiewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Nair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rufino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout R.H. Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stetkiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R H Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32207-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.103030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00161-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musolesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbz051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Baghdasaryan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2016-0030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PL420V4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;ju" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aujas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Langinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01110.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8651AEB05B655DB7E8C3CB1E0841854F84A4259B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.01.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5445" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/147154302781780921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-Z059MT24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assouline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2002.000188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671504v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011197616151" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6VP8F7K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2001.0204" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005624017982" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M88JC4B0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687413v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402329x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6111" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685220v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2000.5159" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90120-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65JJ0TCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#225;mara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90125-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J93L3MS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1998.410034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.1995.1479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198217v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caffier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110095534/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estades" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Joly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Larbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Evenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836695v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jorge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847949v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>