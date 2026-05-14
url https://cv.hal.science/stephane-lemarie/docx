--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1169,520 +1169,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amplified effect of market size on innovation: A comparative analysis of pea and wheat seed value chains in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+                <w:t xml:space="preserve">Prospects for evolution in European tree breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104051⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.45 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor4544-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631965v1</w:t>
+                <w:t xml:space="preserve">hal-04495140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for evolution in European tree breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">The amplified effect of market size on innovation: A comparative analysis of pea and wheat seed value chains in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.45 - 58. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.104051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor4544-017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495140v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop improvements for future‐proofing European food systems: A focus‐group‐driven analysis of agricultural production stakeholder priorities and viewpoints</w:t>
+                <w:t xml:space="preserve">Food system actor perspectives on future-proofing European food systems through plant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacia Stetkiewicz</w:t>
+                <w:t xml:space="preserve">S. Stetkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Menary</w:t>
+                <w:t xml:space="preserve">J. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Nair</w:t>
+                <w:t xml:space="preserve">A. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Rufino</w:t>
+                <w:t xml:space="preserve">M. Rufino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnout R.H. Fischer</w:t>
+                <w:t xml:space="preserve">A R H Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fes3.362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32207-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047917v1</w:t>
+                <w:t xml:space="preserve">hal-04181864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food system actor perspectives on future-proofing European food systems through plant breeding</w:t>
+                <w:t xml:space="preserve">Crop improvements for future‐proofing European food systems: A focus‐group‐driven analysis of agricultural production stakeholder priorities and viewpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stetkiewicz</w:t>
+                <w:t xml:space="preserve">Stacia Stetkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Menary</w:t>
+                <w:t xml:space="preserve">Jonathan Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nair</w:t>
+                <w:t xml:space="preserve">Abhishek Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rufino</w:t>
+                <w:t xml:space="preserve">Mariana Rufino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A R H Fischer</w:t>
+                <w:t xml:space="preserve">Arnout R.H. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.5444. </w:t>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32207-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fes3.362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181864v1</w:t>
+                <w:t xml:space="preserve">hal-04047917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of information under ambiguity: a theoretical and experimental study on pest management in agriculture</w:t>
               </w:r>
@@ -3021,423 +3021,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The product line strategy of a company selling seed with a licenced GM trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Delia Baghdasaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Campens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.n.a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2016-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+                <w:t xml:space="preserve">halshs-01547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The product line strategy of a company selling seed with a licenced GM trait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Baghdasaryan</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Campens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (1), pp.n.a. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2016-0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01547179v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants: a sheep meat breeding program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+                <w:t xml:space="preserve">[Industrie des semences] Un marché complètement modifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519160v1</w:t>
+                <w:t xml:space="preserve">hal-02632272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Industrie des semences] Un marché complètement modifié</w:t>
+                <w:t xml:space="preserve">[OGM] Un marché complètement modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
@@ -3445,260 +3393,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632272v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[OGM] Un marché complètement modifié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338335v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants: a sheep meat breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Shumbusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1033-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478404v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaggregating the demand for pesticides: does it matter?</w:t>
               </w:r>
@@ -4480,178 +4480,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat. Quel intérêt aurait l'agriculture française à cultiver des OGM ? Cela aurait un faible impact sur les rendements</w:t>
+                <w:t xml:space="preserve">Débat : Quel intérêt aurait l'agriculture française à cultiver des OGM ? Cela aurait un faible impact sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Réju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Croix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Mardi 13 mai 2014, pp.15-15</w:t>
+              <w:t xml:space="preserve">, 2014, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629422v1</w:t>
+                <w:t xml:space="preserve">hal-01917667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Quel intérêt aurait l'agriculture française à cultiver des OGM ? Cela aurait un faible impact sur les rendements</w:t>
+                <w:t xml:space="preserve">Débat. Quel intérêt aurait l'agriculture française à cultiver des OGM ? Cela aurait un faible impact sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Réju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Croix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.15</w:t>
+              <w:t xml:space="preserve">, 2014, Mardi 13 mai 2014, pp.15-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917667v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credence goods, experts and risk aversion</w:t>
               </w:r>
@@ -6721,484 +6721,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ag-biotech SMEs : development prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How will US-based companies make it in Europe ? An insight from Pioneer and Monsanto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgBioforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 4 (2), pp.98-104</w:t>
+              <w:t xml:space="preserve">, 2001, 4 (1), pp.74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674393v1</w:t>
+                <w:t xml:space="preserve">hal-02670954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will US-based companies make it in Europe ? An insight from Pioneer and Monsanto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PME françaises de biotechnologies : quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgBioforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (1), pp.74-78</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 108, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670954v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME françaises de biotechnologies : quel développement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+                <w:t xml:space="preserve">Biotechnologies végétales et restructurations de l'agrofourniture : un horizon stratégique marqué de fortes incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 108, pp.38-41</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.425-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670952v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies végétales et restructurations de l'agrofourniture : un horizon stratégique marqué de fortes incertitudes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Is the Creation and Development of Biotech SMEs Localised? Conclusions Drawn from the French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (1-2), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011197616151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671504v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Creation and Development of Biotech SMEs Localised? Conclusions Drawn from the French Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French ag-biotech SMEs : development prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), pp.98-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1011197616151⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00424329v1</w:t>
+                <w:t xml:space="preserve">hal-02674393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion des OGM et impact pour les agriculteurs : quels sont les liens ?</w:t>
               </w:r>
@@ -10768,51 +10768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Corolleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 p., 2000</w:t>
@@ -11791,76 +11791,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t>
+                <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Nauges</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11885,169 +11885,169 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064099v1</w:t>
+                <w:t xml:space="preserve">hal-01064100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
+                <w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nauges</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01064100v1</w:t>
+                <w:t xml:space="preserve">hal-01064099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t>
               </w:r>
@@ -12149,350 +12149,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
+                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Nauges</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208896v1</w:t>
+                <w:t xml:space="preserve">hal-01123950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP &amp;quot; Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l'AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la recherche agronomique (INRA). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123950v1</w:t>
+                <w:t xml:space="preserve">hal-01064098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP &amp;quot; Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l'AB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la recherche agronomique (INRA). 2013</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064098v1</w:t>
+                <w:t xml:space="preserve">hal-01208896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t>
               </w:r>
@@ -13222,51 +13222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.lemarie@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/stephane-lemarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacia Stetkiewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Nair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rufino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout R.H. Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stetkiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R H Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32207-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.103030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00161-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musolesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbz051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Baghdasaryan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2016-0030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PL420V4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;ju" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aujas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Langinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01110.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8651AEB05B655DB7E8C3CB1E0841854F84A4259B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.01.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5445" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/147154302781780921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-Z059MT24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assouline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2002.000188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671504v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011197616151" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6VP8F7K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2001.0204" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005624017982" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M88JC4B0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687413v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402329x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6111" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685220v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2000.5159" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90120-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65JJ0TCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#225;mara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90125-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J93L3MS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1998.410034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.1995.1479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198217v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caffier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110095534/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estades" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Joly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Larbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Evenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836695v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jorge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847949v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.lemarie@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/stephane-lemarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stetkiewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R H Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32207-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacia Stetkiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Menary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Nair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rufino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout R.H. Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.103030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00161-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musolesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbz051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Baghdasaryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2016-0030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PL420V4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;ju" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aujas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Langinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01110.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8651AEB05B655DB7E8C3CB1E0841854F84A4259B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.01.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5445" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/147154302781780921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-Z059MT24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assouline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2002.000188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670954v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011197616151" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6VP8F7K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2001.0204" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005624017982" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M88JC4B0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687413v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402329x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6111" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685220v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2000.5159" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90120-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65JJ0TCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#225;mara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(99)90125-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J93L3MS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1998.410034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.1995.1479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198217v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caffier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110095534/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estades" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Joly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Larbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Evenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836695v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jorge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847949v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>