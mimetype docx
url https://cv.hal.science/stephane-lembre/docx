--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -260,844 +260,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04133887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La naissance de la taxe d’apprentissage (1890-1925) : Une voie française pour le financement de l’enseignement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.151-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.7354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites mains du textile. Parcours d’apprenties à Tourcoing dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La naissance de la taxe d’apprentissage (1890-1925) : Une voie française pour le financement de l’enseignement technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157 (2022/1), pp.151-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04454222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La naissance de la taxe d’apprentissage (1890-1925) : Une voie française pour le financement de l’enseignement technique</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Birth of the Apprenticeship Tax (1890-1925) : A French Approach to Financing Technical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Educational History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les jeunes d'Hénin-Liétard répondaient au ministre. Conditions de travail, conversion industrielle et déficit d'orientation en 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, S'orienter et être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe-XXe siècle) (n°42), pp.203-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04454207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images, un autre regard sur l’apprentissage et l’enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’apprentissage et l’enseignement professionnel en images, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres de travail, terrains d’histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 435 (2), pp.277-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.435.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers in écoles d’arts et métiers in nineteenth-century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.741-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0046760X.2020.1748235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHUPIN (Ivan), Les écoles du journalisme. Les enjeux de la scolarisation d'une profession (1899-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 157, pp.151-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/histoire-education.7354⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 154, pp.272-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.5973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 281</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des travaux et des cours. Industrialisation et enseignement industriel en Europe des années 1830 aux années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, S'orienter et être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe-XXe siècle) (n°42), pp.203-204</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement technique à l’écran. Modernité technique et propagande cinématographique dans un film documentaire de 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354525v1</w:t>
-              </w:r>
-[...392 lines deleted...]
-                <w:t xml:space="preserve">hal-03354524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAUZON (Glenn P.) (éd.), Educating in a Working Society. Vocationalism in 20th century American Schooling</w:t>
               </w:r>
@@ -3650,2041 +3650,2041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04401035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Savoir réparer au village. Un enjeu de formation à l’écran (France, années 1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réparations de la préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04401193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement professionnel : un siècle de ballotements entre Etat, régions et branches professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école désorientée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04401023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une formation au travail pour tous ? La loi Astier, un projet pour le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04401205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentis entre tradition et rénovation (des années 1900 aux années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisca Kergoat et Dominique Maillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garçons et filles en apprentissage. Représentations, transformations, variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04401200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Les réparations de la préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Derrien, Matthieu de Oliveira, Élise Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie d’après. Les retours de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L’école désorientée</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04401012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les jeunes d’Hénin-Liétard répondaient au ministre. Conditions de travail, conversion industrielle et déficit d’orientation en 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’orienter, être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La vie d’après. Les retours de la Grande Guerre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04401192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Teaching Profession in France since the Late Nineteenth Century: Greater Integration or Reinforced Segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumay, Xavier; Burn, Katharine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Status of the Teaching Profession : Interactions between Historical and New Forms of Segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Chap. 4, 2022, 9780367487300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003042563-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Astier, débats et acteurs 1905-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une formation au travail pour tous ? La loi Astier, un projet pour le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04401046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berufsbildung und Deindustrialisierung in Nordfrankreich (1950er bis 1980er Jahre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara-Marie Demiriz, Jan Kellershohn, Anne Otto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformationsversprechen. Zur Geschichte von Bildung und Wissen in Montanregionen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paritarisme dans la gestion de la taxe d’apprentissage (1925-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Machu, Vincent Viet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes, la formation professionnelle et le rapport au métier en France à travers l'enquête Jeunesse de 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Thivend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finalités et usages de la formation professionnelle, Nadia Lamamra, Morgane Kuehni, Séverine Rey (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une unité dans la diversité ? Les architectures de l’enseignement technique et professionnel, à la croisée du cadre scolaire et des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lycées d’Île-de-France. Quand l’architecture contemporaine rencontre la pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04401182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une unité dans la diversité ? Les architectures de l’enseignement technique et professionnel, à la croisée du cadre scolaire et des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Mercier; Emmanuelle Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lycées d’Île-de-France. Quand l’architecture contemporaine rencontre la pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieux Dits, pp.214-221, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’association des anciens élèves de l’Institut industriel du Nord et son implication dans une culture d’établissement (milieu XIXe siècle – début XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars (dir.), Les Associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècle), Toulouse, Presses universitaires du Midi, 2020, p. 191-201.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l’histoire des élèves : enfance, jeunesse, normes et vie scolaire (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Krop</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Krop, Stéphane Lembré (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France (vol. 2). Ordres, désordres et engagements (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.15-32, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves des écoles d’arts et métiers et leurs mutineries au XIXe siècle : les débuts mouvementés de l’école de Lille en 1901-1902</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Krop et Stéphane Lembré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France, vol. 2 : Ordres, désordres et engagements (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Ce que les élèves ont à nous apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Krop et Stéphane Lembré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France, vol. 2 : Ordres, désordres et engagements (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lille et le marché noir alimentaire sous occupation allemande (1915-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraudes, frontières et territoires XIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l’histoire des élèves : enfance, jeunesse, normes et vie scolaire (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Krop et Stéphane Lembré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France, vol. 2 : Ordres, désordres et engagements (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement technique et professionnel et le développement économique de l’Afrique du Nord sous domination française (années 1920 – années 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damiano Matasci, Miguel Bandeira Jeronimo, Hugo Dores. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la « mission civilisatrice ». L’éducation dans le monde colonial et postcolonial au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boursiers de l’enseignement technique du Pas-de-Calais. Un aperçu sur le recrutement des Écoles pratiques de commerce et d’industrie (EPCI) de 1925 à 1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Condette et Véronique Castagnet-Lars. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves, vol. 1 : Parcours scolaires des élèves, genre, inégalités sociales et territoriales (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Lieux Dits, pp.214-221, 2021</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la géographie commerciale dans le Nord de la France (fin XIXe siècle – années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud d’Enfert et Virginie Fonteneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’offre locale d’enseignement scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy, 2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique de gauche pour l’enseignement professionnel. Le cas de la région Nord-Pas-de-Calais (1986-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ismaïl Ferhat (dir.), Les gauches de gouvernement et l’école. Programmes, politiques et controverses du Front populaire à 2012, Rennes, Presses universitaires de Rennes, 2019, p. 81-93.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement professionnel en région Nord-Pas-de-Calais (1986-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabienne Maillard et Gilles Moreau (dir.), Le bac pro. Un baccalauréat comme les autres ?, Toulouse, Céreq / Octarès, 2019, p. 107-117.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.15-32, 2020</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture technique et culture matérielle. Les écoles nationales professionnelles en France (1880-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marguerite Figeac-Monthus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et culture matérielle en France et en Europe du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Labbé, inspecteur général de l’enseignement technique dans le Nord en guerre (1914-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-François Condette (dir.), La Guerre des cartables (1914-1918). Élèves, étudiants et enseignants dans la Grande Guerre en Nord-Pas-de-Calais, Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2018, p. 201-214.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des producteurs et des citoyens ? L’enseignement technique et l’éducation à la citoyenneté (1880-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Julien Pasteur et Carole Widmaier (dir.), L’éducation à la citoyenneté. Actes des journées d'étude des 5 et 6 novembre 2015, Besançon, Presses universitaires de Franche-Comté, 2018, p. 75-88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...494 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173863v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-03173860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénieur civil des mines et l’enseignement technique industriel dans le Nord de la France</w:t>
               </w:r>
@@ -6236,834 +6236,834 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, coll. "Histoire, sciences, techniques et sociétés"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le retour de l’apprentissage. Comment la France a adopté l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04401003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2023, coll. "Histoire, sciences, techniques et sociétés"</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une formation au travail pour tous ? La loi Astier, un projet pour le XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Thivend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques garnier, histoire des techniques (25), 2022, 978-2-406-13036-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marianne Thivend</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930 : mains-d’œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bodé</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal-Studyrama, 208 p., 2020, Amphi Capes Agrégation. Amphi histoire / CAPES-agrégation, Laurent Brassart, 978-2-7495-5017-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des élèves en France, vol. 2 : Ordres, désordres et engagements (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques garnier, histoire des techniques (25), 2022, 978-2-406-13036-9</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Krop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté, République et Démocratie en France de 1789 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2020</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 256 p., 2018, 978-2-7495-3590-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre des bouches. Ravitaillement et alimentation à Lille 1914-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 196 p., 2016, Histoire et civilisations, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’enseignement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 668, 125 p., 2016, Repères, 9782707182449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.lembr.2016.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté, République et Démocratie en France de 1789 à 1899</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bréal-Studyrama, 208 p., 2020, Amphi Capes Agrégation. Amphi histoire / CAPES-agrégation, Laurent Brassart, 978-2-7495-5017-6</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 208 p., 2014, Collection Amphi Histoire contemporaine, 978-2-7495-3366-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maxime Kaci</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°10 (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Diaz</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bréal, 256 p., 2018, 978-2-7495-3590-6</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.256, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...176 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Belot</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04330625v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02441691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école des producteurs. Aux origines de l’enseignement technique (1800-1940)</w:t>
               </w:r>
@@ -8435,51 +8435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133887v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thivend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.7354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.425" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760X.2020.1748235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.435.0277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.5973" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4928" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Krop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.514.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnc.035.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.422.0691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.103.0029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.634.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.159.0133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.407.0859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2741" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.133.0087" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.034.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-M0CGF92H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.375.0479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003042563-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-de-lapprentissage-au-xxe-siecle/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bod&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chalmin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8364" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lembr.2016.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3256" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133887v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thivend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.7354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.435.0277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760X.2020.1748235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.5973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4928" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Krop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.514.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnc.035.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.422.0691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.103.0029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.634.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.159.0133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.407.0859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2741" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.133.0087" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.034.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-M0CGF92H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.375.0479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003042563-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-de-lapprentissage-au-xxe-siecle/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bod&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8364" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lembr.2016.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3256" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>